--- v1 (2026-01-13)
+++ v2 (2026-04-18)
@@ -59,354 +59,354 @@
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</t>
   </si>
   <si>
     <t>Artem Larin, Stephanie Bruyere, Alexandre Nomine, G. M. Maragkakis, Sotiris Psilodimitrakopoulos, Dmitry Permyakov, Thierry Belmonte, Emmanuel Stratakis, Dmitry Zuev</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>12663-12672</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.4c02969</t>
   </si>
   <si>
     <t>Tailoring the nonlinear optical response of high-entropy alloy thin films through compositional and structural modification</t>
   </si>
   <si>
-    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson, Valentin Milichko</t>
+    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson</t>
   </si>
   <si>
     <t>Advances in Optical Thin Films VIII</t>
   </si>
   <si>
     <t>10.1117/12.3016680</t>
   </si>
   <si>
     <t>FeAu mixing for high-temperature control of light scattering at the nanometer scale</t>
   </si>
   <si>
-    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte, Valentin Milichko</t>
+    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr05117j</t>
   </si>
   <si>
     <t>Submerged Discharges in Liquids for Nanoobject Synthesis: Expectations and Capabilities</t>
   </si>
   <si>
-    <t>Thierry Belmonte, A. V. Nominé, Cedric Noel, Thomas Gries, Alexandre Nomine, Valentin Milichko, M. Belmahi, M. Y. Awaji</t>
+    <t>Thierry Belmonte, A. V. Nominé, Cedric Noel, Thomas Gries, Alexandre Nomine, M. Belmahi, M. Y. Awaji</t>
   </si>
   <si>
     <t>Plasma Chemistry and Plasma Processing</t>
   </si>
   <si>
     <t>1109-1164</t>
   </si>
   <si>
     <t>10.1007/s11090-023-10349-4</t>
   </si>
   <si>
     <t>Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</t>
   </si>
   <si>
-    <t>A.V. Nominé, Thomas Gries, Cedric Noel, J. Ghanbaja, Stephanie Bruyere, Alexandre Nomine, Valentin Milichko, Thierry Belmonte</t>
+    <t>A.V. Nominé, Thomas Gries, Cedric Noel, J. Ghanbaja, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nano-Structures &amp;amp; Nano-Objects</t>
   </si>
   <si>
     <t>10.1016/j.nanoso.2023.100996</t>
   </si>
   <si>
     <t>Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Artem Larin, Pavel Kustov, Alexandre Nomine, J. Ghanbaja, Stephanie Bruyere, Thierry Belmonte, Dmitry Zuev</t>
   </si>
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920910</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Coding of Non‐Linear White‐Light Luminescence from Gold‐Silicon Structures for Physically Unclonable Security Labels</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Peter Trifonov, Pavel Kustov, Martin Sandomirskii, Mikhail Zhukov, Artem Larin, Ivan Mukhin, Thierry Belmonte, Alexandre Nomine, Stéphanie Bruyère, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202205859</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
   </si>
   <si>
     <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012082</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012082</t>
   </si>
   <si>
     <t>MOF‐Based Sustainable Memory Devices</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine</t>
   </si>
   <si>
     <t>10.1002/adfm.202107949</t>
   </si>
   <si>
     <t>Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</t>
   </si>
   <si>
     <t>Elena Gerasimova, Dmitrii Antuganov, Yana V. Tarakanchikova, Timofey E. Karpov, Tatiana V. Mashel, Oleksii Peltek, Alexandre Nomine, Stéphanie Bruyere, Yulia A. Kondratenko, Albert R. Muslimov, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020036</t>
   </si>
   <si>
     <t>10.1063/5.0031950</t>
   </si>
   <si>
     <t>Radiolabeling strategies of micron- and submicron sized core-shell carriers for in vivo studies</t>
   </si>
   <si>
     <t>Mikhail Zyuzin, Dmitrii Antuganov, Yana Tarakanchikova, Timofey Karpov, Tatiana Mashel, Elena Gerasimova, Oleksii Peltek, Alexandre Nomine, Stéphanie Bruyère, Yulia Kondratenko, Albert Muslimov</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>31137-31147</t>
   </si>
   <si>
     <t>10.1021/acsami.0c06996</t>
   </si>
   <si>
     <t>Photochromic Free MOF‐Based Near‐Infrared Optical Switch</t>
   </si>
   <si>
-    <t>Valentin Milichko, Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
+    <t>Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>15522 –15526</t>
   </si>
   <si>
     <t>10.1002/anie.202004293</t>
   </si>
   <si>
     <t>Nonlinear optical properties of Sponge Si/Au nanoparticle</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Anna Shiker, Alexandre Nomine, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>012081</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012081</t>
   </si>
   <si>
     <t>All‐Optical Nanoscale Heating and Thermometry with Resonant Dielectric Nanoparticles for Controllable Drug Release in Living Cells</t>
   </si>
   <si>
     <t>George Zograf, Albert R. Muslimov, Ivan Shishkin, Alexandre Nomine, Jaafar Ghanbaja, Pintu Ghosh, Qiang Li, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201900082</t>
   </si>
   <si>
     <t>Synergistic Effect of Plasma and Laser Processes in Liquid for Alloyed-Nanoparticle Synthesis</t>
   </si>
   <si>
-    <t>Natalie Tarasenka, Alexandre Nomine, Alena Nevar, Mikhail Nedelko, Hiba Kabbara, Stéphanie Bruyère, Jaafar Ghanbaja, Cédric Noel, Andrey Krasilin, George Zograf, Valentin Milichko, Nikita Kulachenkov, Sergey Makarov, Thierry Belmonte, Nikolai Tarasenko</t>
+    <t>Natalie Tarasenka, Alexandre Nomine, Alena Nevar, Mikhail Nedelko, Hiba Kabbara, Stéphanie Bruyère, Jaafar Ghanbaja, Cédric Noel, Andrey Krasilin, George Zograf, Nikita Kulachenkov, Sergey Makarov, Thierry Belmonte, Nikolai Tarasenko</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014021</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.13.014021</t>
   </si>
   <si>
+    <t>Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</t>
+  </si>
+  <si>
+    <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko</t>
+  </si>
+  <si>
+    <t>10.1002/adfm.201908292</t>
+  </si>
+  <si>
     <t>Charge injection into the Ni-phyllosilicate nanoscrolls with reduced Ni nanoparticles using Kelvin force probe microscopy</t>
   </si>
   <si>
     <t>T S Kunkel, Andrey Krasilin, E K Khrapova, E A Straumal, Alexandre Nomine, J Ghanbaja, A V Ankudinov</t>
   </si>
   <si>
     <t>IOP Conference Series: Materials Science and Engineering</t>
   </si>
   <si>
     <t>012023</t>
   </si>
   <si>
     <t>10.1088/1757-899x/699/1/012023</t>
   </si>
   <si>
-    <t>Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</t>
-[...7 lines deleted...]
-  <si>
     <t>Plasmonic nanosponges filled with silicon for enhanced white light emission</t>
   </si>
   <si>
     <t>Artem Larin, Alexandre Nomine, Eduard Ageev, J. Ghanbaja, L. N. Kolotova, S. V. Starikov, S. Bruyère, T. Belmonte, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>1013-1021</t>
   </si>
   <si>
     <t>10.1039/c9nr08952g</t>
   </si>
   <si>
     <t>Biomimetic drug delivery platforms based on mesenchymal stem cells impregnated with light-responsive submicron sized carriers</t>
   </si>
   <si>
     <t>Oleksii Peltek, Alexandre Nomine, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biomaterials Science</t>
   </si>
   <si>
     <t>1137-1147</t>
   </si>
   <si>
     <t>10.1039/c9bm00926d</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks in Modern Physics: Highlights and Perspectives</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine, Valentin Milichko</t>
+    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201900506</t>
   </si>
   <si>
     <t>Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</t>
   </si>
   <si>
-    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte, Valentin Milichko</t>
+    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte</t>
   </si>
   <si>
     <t>10155-10159</t>
   </si>
   <si>
     <t>10.1039/c9nr02167a</t>
   </si>
   <si>
     <t>Cation Redistribution along the Spiral of Ni-Doped Phyllosilicate Nanoscrolls: Energy Modelling and STEM/EDS Study</t>
   </si>
   <si>
     <t>Andrey Krasilin, Ekaterina K. Khrapova, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte, Victor V. Gusarov</t>
   </si>
   <si>
     <t>ChemPhysChem</t>
   </si>
   <si>
     <t>719-726</t>
   </si>
   <si>
     <t>10.1002/cphc.201801144</t>
   </si>
   <si>
     <t>Nanometer scale metal-organic framework nanoparticles for optical application</t>
   </si>
   <si>
-    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin, Valentin Milichko</t>
+    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012090</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -725,51 +725,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="305.497" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1239,96 +1239,96 @@
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>84</v>
       </c>
       <c r="H18">
         <v>4.99</v>
       </c>
       <c r="I18">
         <v>1.88</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="D19">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>30</v>
+      </c>
+      <c r="E19">
+        <v>1908292</v>
       </c>
       <c r="F19">
         <v>2019</v>
       </c>
       <c r="G19" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>87</v>
+      </c>
+      <c r="H19">
+        <v>16.84</v>
+      </c>
       <c r="I19">
-        <v>0.19</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" t="s">
         <v>90</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20">
+        <v>699</v>
+      </c>
+      <c r="E20" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>1908292</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>92</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
-        <v>5.88</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>95</v>
       </c>
       <c r="F21">
         <v>2019</v>
       </c>
       <c r="G21" t="s">
         <v>96</v>
       </c>
       <c r="H21">