--- v2 (2026-04-18)
+++ v3 (2026-05-15)
@@ -269,72 +269,72 @@
   <si>
     <t>George Zograf, Albert R. Muslimov, Ivan Shishkin, Alexandre Nomine, Jaafar Ghanbaja, Pintu Ghosh, Qiang Li, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201900082</t>
   </si>
   <si>
     <t>Synergistic Effect of Plasma and Laser Processes in Liquid for Alloyed-Nanoparticle Synthesis</t>
   </si>
   <si>
     <t>Natalie Tarasenka, Alexandre Nomine, Alena Nevar, Mikhail Nedelko, Hiba Kabbara, Stéphanie Bruyère, Jaafar Ghanbaja, Cédric Noel, Andrey Krasilin, George Zograf, Nikita Kulachenkov, Sergey Makarov, Thierry Belmonte, Nikolai Tarasenko</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014021</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.13.014021</t>
   </si>
   <si>
+    <t>Charge injection into the Ni-phyllosilicate nanoscrolls with reduced Ni nanoparticles using Kelvin force probe microscopy</t>
+  </si>
+  <si>
+    <t>T S Kunkel, Andrey Krasilin, E K Khrapova, E A Straumal, Alexandre Nomine, J Ghanbaja, A V Ankudinov</t>
+  </si>
+  <si>
+    <t>IOP Conference Series: Materials Science and Engineering</t>
+  </si>
+  <si>
+    <t>012023</t>
+  </si>
+  <si>
+    <t>10.1088/1757-899x/699/1/012023</t>
+  </si>
+  <si>
     <t>Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>10.1002/adfm.201908292</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1088/1757-899x/699/1/012023</t>
   </si>
   <si>
     <t>Plasmonic nanosponges filled with silicon for enhanced white light emission</t>
   </si>
   <si>
     <t>Artem Larin, Alexandre Nomine, Eduard Ageev, J. Ghanbaja, L. N. Kolotova, S. V. Starikov, S. Bruyère, T. Belmonte, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>1013-1021</t>
   </si>
   <si>
     <t>10.1039/c9nr08952g</t>
   </si>
   <si>
     <t>Biomimetic drug delivery platforms based on mesenchymal stem cells impregnated with light-responsive submicron sized carriers</t>
   </si>
   <si>
     <t>Oleksii Peltek, Alexandre Nomine, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biomaterials Science</t>
   </si>
   <si>
     <t>1137-1147</t>
   </si>
@@ -1239,96 +1239,96 @@
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>84</v>
       </c>
       <c r="H18">
         <v>4.99</v>
       </c>
       <c r="I18">
         <v>1.88</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="D19">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1908292</v>
+        <v>699</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
       </c>
       <c r="F19">
         <v>2019</v>
       </c>
       <c r="G19" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="H19"/>
       <c r="I19">
-        <v>5.88</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>42</v>
       </c>
       <c r="D20">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>30</v>
+      </c>
+      <c r="E20">
+        <v>1908292</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>92</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>16.84</v>
+      </c>
       <c r="I20">
-        <v>0.19</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>94</v>
       </c>
       <c r="C21" t="s">
         <v>20</v>
       </c>
       <c r="D21">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>95</v>
       </c>
       <c r="F21">
         <v>2019</v>
       </c>
       <c r="G21" t="s">
         <v>96</v>
       </c>
       <c r="H21">