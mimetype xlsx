--- v0 (2025-10-18)
+++ v1 (2026-04-13)
@@ -116,51 +116,51 @@
   <si>
     <t>Journal of Colloid and Interface Science</t>
   </si>
   <si>
     <t>232-246</t>
   </si>
   <si>
     <t>10.1016/j.jcis.2023.04.020</t>
   </si>
   <si>
     <t>Thermally Induced Mechanical Switching of the Second‐Harmonic Generation in pNIPAM Hydrogels‐Linked Resonant Au and Si Nanoparticles</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Lidia Mikhailova, Dmitriy Dolgintsev, Alexander Timin, Mikhail Zyuzin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202201375</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Temperature monitoring during light-induced release of cargo using polymer capsules modified with gold nanoparticles and nanodiamonds</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, P M Talianov, Oleksii Peltek, Lidia Mikhailova, M A Baranov, Polina Kapitanova, Dmitry Zuev, A S Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012045</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012045</t>
   </si>
   <si>
     <t>Real-Time Temperature Monitoring of Photoinduced Cargo Release inside Living Cells Using Hybrid Capsules Decorated with Gold Nanoparticles and Fluorescent Nanodiamonds</t>
   </si>