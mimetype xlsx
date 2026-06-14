--- v0 (2025-10-08)
+++ v1 (2026-06-14)
@@ -80,51 +80,51 @@
   <si>
     <t>Timur Seidov, Manuel Eduardo Barredo Alamilla, Daniil Bobylev, Leon Shaposhnikov, Maxim Mazanov, Maxim Gorlach</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-025-61183-5</t>
   </si>
   <si>
     <t>Axion electrodynamics without Witten effect in metamaterials</t>
   </si>
   <si>
     <t>Manuel Eduardo Barredo Alamilla, Daniil Bobylev, Maxim Gorlach</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.195136</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Emergent axion response in multilayered metamaterials</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Maxim Mazanov, Daniil Bobylev, Frank Wilczek, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.108.115101</t>
   </si>
   <si>
     <t>Observation of topological corner states in a D4 -symmetric square lattice of split-ring resonators</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Maxim Gorlach, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>10.1063/5.0138763</t>
   </si>
@@ -572,51 +572,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="189.811" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="173.243" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>