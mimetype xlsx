--- v0 (2025-10-08)
+++ v1 (2026-06-24)
@@ -44,99 +44,99 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Droplet Microfluidic Synthesis of Halide Perovskites Affords Upconversion Lasing in Mie-Resonant Cuboids</t>
   </si>
   <si>
     <t>Irina Koryakina, Sabina Bikmetova, Daria Khmelevskaia, Daria Markina, Alina Kuleshova, Lev Logunov, Alexander Timin, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.2c05469</t>
   </si>
   <si>
     <t>Effect of Collagen Matrix on Doxorubicin Distribution and Cancer Cells’ Response to Treatment in 3D Tumor Model</t>
   </si>
   <si>
     <t>Irina Druzhkova, Elena Nikonova, Nadezhda Ignatova, Irina Koryakina, Mikhail Zyuzin, Artem Mozherov, Dmitriy Kozlov, Dmitry Krylov, Daria Kuznetsova, Uliyana Lisitsa, Vladislav Shcheslavskiy, Evgeny A. Shirshin, Elena Zagaynova, Marina Shirmanova</t>
   </si>
   <si>
     <t>Cancers</t>
   </si>
   <si>
     <t>10.3390/cancers14225487</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Toxicological Analysis of Hepatocytes Using FLIM Technique: In Vitro versus Ex Vivo Models</t>
   </si>
   <si>
     <t>Svetlana Rodimova, Vadim Elagin, Maria Karabut, Irina Koryakina, Alexander Timin, Vladimir Zagainov, Mikhail Zyuzin, Elena Zagaynova, Daria Kuznetsova</t>
   </si>
   <si>
     <t>Cells</t>
   </si>
   <si>
     <t>10.3390/cells10112894</t>
   </si>
   <si>
     <t>Microfluidic synthesis of optically responsive materials for nano- and biophotonics</t>
   </si>
   <si>
     <t>Irina Koryakina, Polina K. Afonicheva, Konstantin Arabuli, Anatoly A. Evstrapov, Alexander Timin, Mikhail Zyuzin</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>020065</t>
   </si>
   <si>
     <t>10.1063/5.0032230</t>
   </si>
   <si>
     <t>Synthesis of perovskite nanoparticles in microfluidic chips</t>
   </si>
   <si>
     <t>Irina Koryakina, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin, A A Evstrapov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012071</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012071</t>
   </si>
   <si>
     <t>Optically responsive delivery platforms: from the design considerations to biomedical applications</t>
   </si>
   <si>
-    <t>Irina Koryakina, Daria S. Kuznetsova, Dmitry Zuev, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Daria S. Kuznetsova, Dmitry Zuev, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>39-74</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0423</t>
   </si>
   <si>
     <t>Microfluidic device for hydroxyapatite crystals growth process study</t>
   </si>
   <si>
     <t>V S Rusanov, P K Afonicheva, Irina Koryakina, A A Evstrapov</t>
   </si>
   <si>
     <t>033013</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1400/3/033013</t>
   </si>
   <si>
     <t>Polymer photodegradation initiated by ZnO nanoparticles</t>
   </si>
@@ -563,51 +563,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="291.215" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>