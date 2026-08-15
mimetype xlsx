--- v1 (2025-11-20)
+++ v2 (2026-08-15)
@@ -12,77 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Young's modulus and pressure-induced bandgap changes in CsPbX3 nanoparticles</t>
+  </si>
+  <si>
+    <t>Vladislav  Kalinichenko, Yulia Melchakova, Ksenia A. Gasnikova, Aleksandr Tsvigun, Abolfazl Mahmudpur, Valeriy Kondratev, Alexey Bolshakov, Sergey Makarov, Prokhor Alekseev, Aleksandra Furasova</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0333238</t>
+  </si>
+  <si>
+    <t>Optical properties of metal halide perovskites for indoor photovoltaics</t>
+  </si>
+  <si>
+    <t>Ruslan Azizov, Qinghao Song, Jiangnan Xing, Vladislav  Kalinichenko, Jinlong Zhu, Maxim Kuznetsov, Dmitry Shestakov, Marina Tepliakova, Francesco Di Giacomo, Dmitry Zhirihin, Aldo Di Carlo, Aleksandra Furasova</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2026.101546</t>
+  </si>
+  <si>
+    <t>Characterization of Optical and Photoemission Properties of Triple Cation Perovskite Films</t>
+  </si>
+  <si>
+    <t>A. Y. Sokolova, Vladislav  Kalinichenko, Aleksandra Furasova</t>
+  </si>
+  <si>
+    <t>Bulletin of the Russian Academy of Sciences: Physics</t>
+  </si>
+  <si>
+    <t>S545-S550</t>
+  </si>
+  <si>
+    <t>10.1134/s1062873825714928</t>
   </si>
   <si>
     <t>Stabilization of interfaces for double-cation halide perovskites with AVA2FAPb2I7 additives</t>
   </si>
   <si>
     <t>Lev O. Luchnikov, Ekaterina A. Ilicheva, Victor A. Voronov, Prokhor Alekseev, Mikhail Dunaevskiy, Vladislav  Kalinichenko, Vladimir Ivanov, Aleksandra Furasova, Daria A. Krupanova, Ekaterina V. Tekshina, Sergey A. Kozyukhin, Dmitry S. Muratov, Polina K. Sukhorukova, Marina I. Voronova, Danila S. Saranin, Evgenii Terukov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2025.164693</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,124 +437,207 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="379.764" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
+        <v>3.79</v>
+      </c>
+      <c r="I2">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3">
+        <v>71</v>
+      </c>
+      <c r="E3">
+        <v>101546</v>
+      </c>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3">
+        <v>3.01</v>
+      </c>
+      <c r="I3">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4">
+        <v>89</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <v>2026</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5">
+        <v>716</v>
+      </c>
+      <c r="E5">
+        <v>164693</v>
+      </c>
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5">
         <v>6.71</v>
       </c>
-      <c r="I2">
+      <c r="I5">
         <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>