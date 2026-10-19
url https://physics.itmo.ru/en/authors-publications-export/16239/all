--- v4 (2026-09-14)
+++ v5 (2026-10-19)
@@ -12,140 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Microfluidic synthesis of AgInS2 quantum dots with different stoichiometry for biomedicine</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Arina Cherednikova, Sabina Bikmetova, D. V. Danilov, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>2026 International Conference Laser Optics (ICLO)</t>
+  </si>
+  <si>
+    <t>418-418</t>
+  </si>
+  <si>
+    <t>10.1109/ICLO69056.2026.11624559</t>
+  </si>
+  <si>
     <t>Continuous Separation of Laser-Ablated Silicon Nanoparticles Using a Spiral Inertial Microfluidic Device: A Route to Monodisperse Mie-Resonant Colloids for Nanophotonics</t>
   </si>
   <si>
     <t>Sabina Bikmetova, Ivan Reznik, Daria Sennikova, Pavel Kustov, Artur Karamyants, Lilia  Dvoretskaya, Lidia Mikhailova, Konstantin Arabuli, Kirill Lepik, Mikhail Zyuzin, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.6c00888</t>
   </si>
   <si>
     <t>Stoichiometry-dependent ROS generation efficiency in ternary quantum dots</t>
   </si>
   <si>
     <t>Ivan Reznik, Arina Cherednikova, Denis V. Danilov, Alexandra Koroleva, Evgeniy V. Zhizhin, Sergey  Cherevkov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2026.101523</t>
   </si>
   <si>
+    <t>Potential of an AgInS2 quantum dot/albumin nanoparticle system for photodynamic therapy</t>
+  </si>
+  <si>
+    <t>Valentina I. Gorbacheva, Ivan Reznik,  Е.П. Колесова</t>
+  </si>
+  <si>
+    <t>Journal of Optical Technology</t>
+  </si>
+  <si>
+    <t>10.1364/jot.92.000340</t>
+  </si>
+  <si>
     <t>Оптимизация условий функционализации стекла флуоресцентно-меченными олигонуклеотидами для создания воспроизводимых ДНК-наносенсорных и фотонных устройств</t>
   </si>
   <si>
     <t>Виктория Веселова, Константин Арабули, Павел Филатов, Иван Резник, Михаил Зюзин</t>
   </si>
   <si>
     <t>Оптика и спектроскопия</t>
   </si>
   <si>
     <t>1219-1226</t>
   </si>
   <si>
     <t>10.61011/OS.2025.11.62172.8712-25</t>
   </si>
   <si>
     <t>Фотоиндуцированное изменение флуоресцентных свойств AgInS2 квантовых точек: влияние белкового окружения</t>
   </si>
   <si>
     <t>В.И. Горбачева, Иван Резник,  Е.П. Колесова</t>
   </si>
   <si>
     <t>417-420</t>
   </si>
   <si>
     <t>10.61011/OS.2025.04.60539.7311-24</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
     <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
+  </si>
+  <si>
+    <t>Synthesis of Submicron CaCO3 Particles in 3D-Printed Microfluidic Chips Supporting Advection and Diffusion Mixing</t>
+  </si>
+  <si>
+    <t>Ivan Reznik,  Е.П. Колесова, Anna Pestereva, Konstantin Baranov, Yury Osin,  Bogdanov Kirill, Jacobus Swart, Stanislav Moshkalev, Anna Orlova</t>
+  </si>
+  <si>
+    <t>Micromachines</t>
+  </si>
+  <si>
+    <t>10.3390/mi15050652</t>
+  </si>
+  <si>
+    <t>Microfluidic Vaterite Synthesis: Approaching the Nanoscale Particles</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Mikhail Baranov, Sergei A. Cherevkov, Petr V. Konarev, Vladimir V. Volkov, Stanislav Moshkalev, Daria B. Trushina</t>
+  </si>
+  <si>
+    <t>Nanomaterials</t>
+  </si>
+  <si>
+    <t>10.3390/nano13233075</t>
+  </si>
+  <si>
+    <t>Optical Properties of AgInS2 Quantum Dots Synthesized in a 3D-Printed Microfluidic Chip</t>
+  </si>
+  <si>
+    <t>Konstantin Baranov, Ivan Reznik, Sofia Karamysheva, Jacobus W. Swart, Stanislav Moshkalev, Anna Orlova</t>
+  </si>
+  <si>
+    <t>Technologies</t>
+  </si>
+  <si>
+    <t>10.3390/technologies11040093</t>
+  </si>
+  <si>
+    <t>Investigation of photoluminescence kinetics CuInS2/ZnS quantum dots</t>
+  </si>
+  <si>
+    <t>A A Lazareva, Ivan Reznik, A Yu Dubavik, A V Veniaminov, A O Orlova</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012007</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2058/1/012007</t>
+  </si>
+  <si>
+    <t>Photostability and Photoinduced Processes in CuInS2/ZnS Quantum Dots and Their Hybrid Structures with Multilayer Graphene Nanoribbons</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, D. A. Kurshanov, A. Yu. Dubovik, Mikhail Baranov, S. A. Moshkalev, A. O. Orlova, A. V. Baranov</t>
+  </si>
+  <si>
+    <t>Optics and Spectroscopy</t>
+  </si>
+  <si>
+    <t>1901-1909</t>
+  </si>
+  <si>
+    <t>10.1134/s0030400x20110223</t>
+  </si>
+  <si>
+    <t>Luminescent and Photoelectric Properties of Hybrid Structures Based on Multilayer Graphene and 0D and 2D Semiconductor Quantum Nanocrystals</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, A. S. Zlatov, P. O. Il’in, R. A. Zakoldaev, S. A. Moshkalev, A. O. Orlova</t>
+  </si>
+  <si>
+    <t>733-741</t>
+  </si>
+  <si>
+    <t>10.1134/s0030400x2006017x</t>
+  </si>
+  <si>
+    <t>Ligand-Assisted Formation of Graphene/Quantum Dot Monolayers with Improved Morphological and Electrical Properties</t>
+  </si>
+  <si>
+    <t>Aleksandr P. Litvin, Anton A. Babaev, Peter S. Parfenov, Aliaksei Dubavik, Sergei A. Cherevkov, Mikhail Baranov, Kirill V. Bogdanov, Ivan Reznik, Pavel O. Ilin, Xiaoyu Zhang, Finn Purcell-Milton, Yurii K. Gun’ko, Anatoly V. Fedorov, Alexander V. Baranov</t>
+  </si>
+  <si>
+    <t>10.3390/nano10040723</t>
+  </si>
+  <si>
+    <t>Photophysical Properties of Multilayer Graphene–Quantum Dots Hybrid Structures</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Andrey Zlatov, Mikhail Baranov, Roman Zakoldaev, Andrey Veniaminov, Stanislav Moshkalev, Anna Orlova</t>
+  </si>
+  <si>
+    <t>10.3390/nano10040714</t>
+  </si>
+  <si>
+    <t>Photoinduced change in SPIONs/CdSe/ZnS nanocomposites optical properties</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Anna A. Matiushkina, Aliaksei Dubavik, Anna O. Orlova</t>
+  </si>
+  <si>
+    <t>Nanophotonics VIII</t>
+  </si>
+  <si>
+    <t>10.1117/12.2556898</t>
+  </si>
+  <si>
+    <t>Optical properties of pseudoisocyanine molecular clusters embedded in a nanoporous alumina</t>
+  </si>
+  <si>
+    <t>Anton A. Starovoytov, Olga I. Lepeshova, Natalia O. Alexeeva, Vladimir G. Solovyev, Yuliya A. Razumova, Ivan Reznik, Mikhail Baranov</t>
+  </si>
+  <si>
+    <t>Nanophotonics VII</t>
+  </si>
+  <si>
+    <t>10.1117/12.2307395</t>
+  </si>
+  <si>
+    <t>Hybrid structures based on quantum dots and graphene nanobelts</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Yu. A. Gromova, A. S. Zlatov, Mikhail Baranov, A. O. Orlova, S. A. Moshkalev, V. G. Maslov, A. V. Baranov, A. V. Fedorov</t>
+  </si>
+  <si>
+    <t>114-119</t>
+  </si>
+  <si>
+    <t>10.1134/s0030400x17010258</t>
+  </si>
+  <si>
+    <t>Plasmon-assisted aggregation and spectral modification of the layered rhodamine 6G molecules</t>
+  </si>
+  <si>
+    <t>Aisylu Kamalieva, Nikita Toropov, Ivan Reznik, Tigran Vartanyan</t>
+  </si>
+  <si>
+    <t>Optical and Quantum Electronics</t>
+  </si>
+  <si>
+    <t>10.1007/s11082-016-0841-2</t>
+  </si>
+  <si>
+    <t>Influence of the QD luminescence quantum yield on photocurrent in QD/graphene hybrid structures</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Yulia A. Gromova, Andrei S. Zlatov, Mikhail Baranov, Anna O. Orlova, Stanislav A. Moshkalev, Vladimir G. Maslov, Alexander V. Baranov, Anatoly V. Fedorov</t>
+  </si>
+  <si>
+    <t>SPIE Proceedings</t>
+  </si>
+  <si>
+    <t>98843A</t>
+  </si>
+  <si>
+    <t>10.1117/12.2227777</t>
+  </si>
+  <si>
+    <t>Photoinduced conductivity enhancement in quantum dot/multilayer graphene nanostructures</t>
+  </si>
+  <si>
+    <t>Yulia A. Gromova, Ivan Reznik, Ilia A. Vovk, Simas Rackauskas, Andrei V. Alaferdov, Anna A. Orlova, Stanislav A. Moshkalev, Alexander V. Baranov, Anatoly V. Fedorov</t>
+  </si>
+  <si>
+    <t>MRS Proceedings</t>
+  </si>
+  <si>
+    <t>15-19</t>
+  </si>
+  <si>
+    <t>10.1557/opl.2015.656</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -449,232 +650,672 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="280.646" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="299.498" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>3.01</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>0.55</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>70</v>
+      </c>
+      <c r="E4">
+        <v>101523</v>
       </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>0.25</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>3.01</v>
+      </c>
+      <c r="I4">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D5">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>92</v>
+      </c>
+      <c r="E5">
+        <v>340</v>
       </c>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>0.84</v>
+        <v>0.42</v>
       </c>
       <c r="I5">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
+      <c r="D6">
+        <v>133</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
       <c r="F6">
+        <v>2025</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6">
+        <v>0.25</v>
+      </c>
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7">
+        <v>133</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7">
+        <v>2025</v>
+      </c>
+      <c r="G7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7">
+        <v>0.84</v>
+      </c>
+      <c r="I7">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
         <v>2024</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8">
         <v>12.9</v>
       </c>
-      <c r="I6">
+      <c r="I8">
         <v>3.64</v>
       </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9">
+        <v>15</v>
+      </c>
+      <c r="E9">
+        <v>652</v>
+      </c>
+      <c r="F9">
+        <v>2024</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9">
+        <v>3.36</v>
+      </c>
+      <c r="I9">
+        <v>0.58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10">
+        <v>13</v>
+      </c>
+      <c r="E10">
+        <v>3075</v>
+      </c>
+      <c r="F10">
+        <v>2023</v>
+      </c>
+      <c r="G10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10">
+        <v>5.08</v>
+      </c>
+      <c r="I10">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11">
+        <v>11</v>
+      </c>
+      <c r="E11">
+        <v>93</v>
+      </c>
+      <c r="F11">
+        <v>2023</v>
+      </c>
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11">
+        <v>5.6</v>
+      </c>
+      <c r="I11">
+        <v>0.86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12">
+        <v>2058</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12">
+        <v>2021</v>
+      </c>
+      <c r="G12" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12">
+        <v>0.54</v>
+      </c>
+      <c r="I12">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13">
+        <v>128</v>
+      </c>
+      <c r="E13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13">
+        <v>2020</v>
+      </c>
+      <c r="G13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13">
+        <v>0.89</v>
+      </c>
+      <c r="I13">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14">
+        <v>128</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14">
+        <v>2020</v>
+      </c>
+      <c r="G14" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14">
+        <v>0.89</v>
+      </c>
+      <c r="I14">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15">
+        <v>10</v>
+      </c>
+      <c r="E15">
+        <v>723</v>
+      </c>
+      <c r="F15">
+        <v>2020</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15">
+        <v>5.08</v>
+      </c>
+      <c r="I15">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16">
+        <v>10</v>
+      </c>
+      <c r="E16">
+        <v>714</v>
+      </c>
+      <c r="F16">
+        <v>2020</v>
+      </c>
+      <c r="G16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16">
+        <v>5.08</v>
+      </c>
+      <c r="I16">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>51</v>
+      </c>
+      <c r="F17">
+        <v>2020</v>
+      </c>
+      <c r="G17" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>39</v>
+      </c>
+      <c r="F18">
+        <v>2018</v>
+      </c>
+      <c r="G18" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18">
+        <v>6.94</v>
+      </c>
+      <c r="I18">
+        <v>2.64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19">
+        <v>122</v>
+      </c>
+      <c r="E19" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19">
+        <v>2017</v>
+      </c>
+      <c r="G19" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19">
+        <v>0.82</v>
+      </c>
+      <c r="I19">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20">
+        <v>48</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20">
+        <v>2016</v>
+      </c>
+      <c r="G20" t="s">
+        <v>86</v>
+      </c>
+      <c r="H20">
+        <v>1.06</v>
+      </c>
+      <c r="I20">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21">
+        <v>9884</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21">
+        <v>2016</v>
+      </c>
+      <c r="G21" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22">
+        <v>1787</v>
+      </c>
+      <c r="E22" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22">
+        <v>2015</v>
+      </c>
+      <c r="G22" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>