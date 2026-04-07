--- v0 (2025-10-19)
+++ v1 (2026-04-07)
@@ -155,51 +155,51 @@
   <si>
     <t>Ekaterina P. Kolesova, Vera S. Egorova, Anastasiia O. Syrocheva, Anastasiia S. Frolova, Dmitry Kostyushev, Anastasiia Kostyusheva, Sergey Brezgin, Daria B. Trushina, Landysh Fatkhutdinova, Mikhail Zyuzin, Polina A. Demina, Evgeny V. Khaydukov, Andrey A. Zamyatnin, Alessandro Parodi</t>
   </si>
   <si>
     <t>International Journal of Molecular Sciences</t>
   </si>
   <si>
     <t>10.3390/ijms241210245</t>
   </si>
   <si>
     <t>Hydroxychloroquine Enhances Cytotoxic Properties of Extracellular Vesicles and Extracellular Vesicle–Mimetic Nanovesicles Loaded with Chemotherapeutics</t>
   </si>
   <si>
     <t>Sergey Brezgin, Anastasiya Kostyusheva, Natalia Ponomareva, Ekaterina Bayurova, Alla Kondrashova, Anastasia Frolova, Olga Slatinskaya, Landysh Fatkhutdinova, Georgy Maksimov, Mikhail Zyuzin, Ilya Gordeychuk, Alexander Lukashev, Sergey Makarov, Alexander Ivanov, Andrey A. Zamyatnin, Vladimir Chulanov, Alessandro Parodi, Dmitry Kostyushev</t>
   </si>
   <si>
     <t>Pharmaceutics</t>
   </si>
   <si>
     <t>10.3390/pharmaceutics15020534</t>
   </si>
   <si>
     <t>Adaptive Nanoparticle‐Polymer Complexes as Optical Elements: Design and Application in Nanophotonics and Nanomedicine</t>
   </si>
   <si>
-    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1002/lpor.202000421</t>
   </si>
   <si>
     <t>Polymer capsules modified with iron oxide nanoparticles as an effective platform for MRI visualization and drug delivery</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Anna Andreychenko, Ekaterina Brui, A S Timin, G E Pavlovskaya, A N Khlobystov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012037</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012037</t>
   </si>
   <si>
     <t>Controllable synthesis of calcium carbonate with different geometry: comprehensive analysis of particles formation, their cellular uptake and biocompatibility</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Oleksii Peltek, Ivan Shishkin,  Roman E. Noskov, Mikhail Zyuzin</t>
   </si>