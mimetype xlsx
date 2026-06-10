--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -119,51 +119,51 @@
   <si>
     <t>Landysh Fatkhutdinova, Hani Barhum, Elena Gerasimova, Mohammed Attrash, Denis S. Kolchanov, Ivan Vazhenin, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.3c04494</t>
   </si>
   <si>
     <t>One-Pot Synthesis of Affordable Redox-Responsive Drug Delivery System Based on Trithiocyanuric Acid Nanoparticles</t>
   </si>
   <si>
     <t>Elena Kopoleva, Maksim D. Lebedev, Alisa Postovalova , Anna  Rogova , Landysh Fatkhutdinova, Olga Epifanovskaya, Alexander A. Goncharenko, Arina V. Kremleva, Nadezhda Domracheva, Anton S. Bukatin, Albert R. Muslimov, Aleksandra Koroleva, Evgeniy V. Zhizhin, Kirill V. Lepik, Alexander Timin, Oleksii Peltek, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
-    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Proteolytic Resistance Determines Albumin Nanoparticle Drug Delivery Properties and Increases Cathepsin B, D, and G Expression</t>
   </si>
   <si>
     <t>Ekaterina P. Kolesova, Vera S. Egorova, Anastasiia O. Syrocheva, Anastasiia S. Frolova, Dmitry Kostyushev, Anastasiia Kostyusheva, Sergey Brezgin, Daria B. Trushina, Landysh Fatkhutdinova, Mikhail Zyuzin, Polina A. Demina, Evgeny V. Khaydukov, Andrey A. Zamyatnin, Alessandro Parodi</t>
   </si>
   <si>
     <t>International Journal of Molecular Sciences</t>
   </si>
   <si>
     <t>10.3390/ijms241210245</t>
   </si>
   <si>
     <t>Hydroxychloroquine Enhances Cytotoxic Properties of Extracellular Vesicles and Extracellular Vesicle–Mimetic Nanovesicles Loaded with Chemotherapeutics</t>
   </si>
   <si>
     <t>Sergey Brezgin, Anastasiya Kostyusheva, Natalia Ponomareva, Ekaterina Bayurova, Alla Kondrashova, Anastasia Frolova, Olga Slatinskaya, Landysh Fatkhutdinova, Georgy Maksimov, Mikhail Zyuzin, Ilya Gordeychuk, Alexander Lukashev, Sergey Makarov, Alexander Ivanov, Andrey A. Zamyatnin, Vladimir Chulanov, Alessandro Parodi, Dmitry Kostyushev</t>
   </si>