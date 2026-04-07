--- v0 (2025-10-08)
+++ v1 (2026-04-07)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Morphological and structural defect optimization in CsPbBr3 nanoparticle films for light-emitting electrochemical cells</t>
   </si>
   <si>
     <t>Artem Polushkin, Eduard Danilovskiy, Elizaveta Sapozhnikova, N.K. Kuzmenko, Anatoly Pushkarev, Sergey Makarov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101232</t>
   </si>
   <si>
     <t>MOF thin film memristor prototype of 10×10 memory cells for automated electronic data recording</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101222</t>
   </si>
   <si>
     <t>Fully Inkjet‐Printed Perovskite Microlaser with an Outcoupling Waveguide</t>
   </si>
   <si>
     <t>Artyom Smirnov, Artem Polushkin, Aleksandra Falchevskaya, Mariia Mikhailova, Hadi Shamkhi, Lev Zelenkov, Tamara Pogosian, Maxim Morozov, Sergey Makarov, Alexandr Vinogradov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300385</t>
   </si>
   <si>
     <t>ITO-free silicon-integrated perovskite electrochemical cell for light-emission and light-detection</t>
   </si>
   <si>
     <t>Maria Baeva, Dmitry Gets, Artem Polushkin, Aleksandr Vorobyov, Aleksandr Goltaev, Vladimir Neplokh, Alexey Mozharov, Dmitry V. Krasnikov, Albert G. Nasibulin, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>