--- v1 (2026-04-07)
+++ v2 (2026-06-19)
@@ -134,51 +134,51 @@
   <si>
     <t>S179-S182</t>
   </si>
   <si>
     <t>10.3103/s1062873822700642</t>
   </si>
   <si>
     <t>Semitransparent visualizers of infrared lasers based on perovskite quantum dots</t>
   </si>
   <si>
     <t>Artem Polushkin, Lev Zelenkov, Daria Khmelevskaia, Daria Markina, A L Rogach, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012112</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012112</t>
   </si>
   <si>
     <t>Fabrication of halide-perovskite resonant microcylinders by nanoimprint lithography</t>
   </si>
   <si>
-    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>012178</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012178</t>
   </si>
   <si>
     <t>Single-particle perovskite lasers: from material properties to cavity design</t>
   </si>
   <si>
     <t>Artem Polushkin, Ekaterina Tiguntseva, Anatoly Pushkarev, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>599-610</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0443</t>
   </si>
   <si>
     <t>Single-step direct laser writing of halide perovskite microlasers</t>
   </si>