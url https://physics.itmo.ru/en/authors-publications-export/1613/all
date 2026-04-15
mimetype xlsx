--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -44,186 +44,186 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Detection of extreme temperatures via emission from MOFs of a varied structure</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101225</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Electron beam induced nanoparticle growth in metal-organic frameworks</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Stéphanie Bruyere, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Stéphanie Bruyere</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020086</t>
   </si>
   <si>
     <t>10.1063/5.0031914</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
   <si>
     <t>Photochromic Free MOF‐Based Near‐Infrared Optical Switch</t>
   </si>
   <si>
-    <t>Valentin Milichko, Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
+    <t>Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>15522 –15526</t>
   </si>
   <si>
     <t>10.1002/anie.202004293</t>
   </si>
   <si>
     <t>Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.201908292</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks in Modern Physics: Highlights and Perspectives</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine, Valentin Milichko</t>
+    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine</t>
   </si>
   <si>
     <t>10.1002/advs.201900506</t>
   </si>
   <si>
     <t>Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</t>
   </si>
   <si>
-    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte, Valentin Milichko</t>
+    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10155-10159</t>
   </si>
   <si>
     <t>10.1039/c9nr02167a</t>
   </si>
   <si>
     <t>Fabrication of composite nanoparticles based on VO2 with given structure and its optical and electrochemical performance</t>
   </si>
   <si>
     <t>Y.V. Petukhova, I.P. Mosiagin, Yuri Mezenov, A.D. Sarnovskiy-Gonzalez, N.P. Bobrysheva, O.V. Levin, M.G. Osmolowsky, O.M. Osmolovskaya</t>
   </si>
   <si>
     <t>Journal of Physics and Chemistry of Solids</t>
   </si>
   <si>
     <t>128-138</t>
   </si>
   <si>
     <t>10.1016/j.jpcs.2018.05.002</t>
   </si>
@@ -560,51 +560,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>