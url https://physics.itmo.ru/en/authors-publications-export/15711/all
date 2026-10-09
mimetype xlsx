--- v1 (2026-06-22)
+++ v2 (2026-10-09)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Photopolymerization and Optical Properties of Magnesium Phthalocyanine‐Acrylate Composites Modified With Copper Nanoparticles on Astralenes</t>
+  </si>
+  <si>
+    <t>Vladislav N. Kuzmin, Julia A. Burunkova, Dmitriy Dolgintsev, Lyudmila Necheukhina</t>
+  </si>
+  <si>
+    <t>Journal of Polymer Science</t>
+  </si>
+  <si>
+    <t>3889-3902</t>
+  </si>
+  <si>
+    <t>10.1002/pola.70281</t>
   </si>
   <si>
     <t>Effect of E-Beam Irradiation on Solutions of Fullerene C60 Conjugate with Polyvinylpyrrolidone and Folic Acid</t>
   </si>
   <si>
     <t>Anna V. Titova, Zhanna B. Lyutova, Alexandr V. Arutyunyan, Aleksandr S. Aglikov, Mikhail V. Zhukov, Lyudmila Necheukhina, Darya V. Zvyagina, Victor P. Sedov, Maria A. Markova, Anton V. Popugaev, Alina A. Borisenkova</t>
   </si>
   <si>
     <t>Polymers</t>
   </si>
   <si>
     <t>10.3390/polym17091259</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -398,124 +413,153 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
+        <v>64</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2">
+        <v>3.98</v>
+      </c>
+      <c r="I2">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3">
         <v>17</v>
       </c>
-      <c r="E2">
+      <c r="E3">
         <v>1259</v>
       </c>
-      <c r="F2">
+      <c r="F3">
         <v>2025</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="G3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3">
         <v>5.2</v>
       </c>
-      <c r="I2">
+      <c r="I3">
         <v>0.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>