--- v2 (2026-10-09)
+++ v3 (2026-11-05)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Synthesis of lanthanide-based metal-organic frameworks from plastic waste ligands for endurant smart packaging</t>
+  </si>
+  <si>
+    <t>Andrey Denikaev, Yuliya Kenzhebayeva, Arina Cherednikova, Ivan S. Arteev, Victor N. Khrustalev, Lyudmila Necheukhina, Andrei S. Potapov, Vera Sitnikova</t>
+  </si>
+  <si>
+    <t>Inorganic Chemistry Communications</t>
+  </si>
+  <si>
+    <t>10.1016/j.inoche.2026.117450</t>
   </si>
   <si>
     <t>Photopolymerization and Optical Properties of Magnesium Phthalocyanine‐Acrylate Composites Modified With Copper Nanoparticles on Astralenes</t>
   </si>
   <si>
     <t>Vladislav N. Kuzmin, Julia A. Burunkova, Dmitriy Dolgintsev, Lyudmila Necheukhina</t>
   </si>
   <si>
     <t>Journal of Polymer Science</t>
   </si>
   <si>
     <t>3889-3902</t>
   </si>
   <si>
     <t>10.1002/pola.70281</t>
   </si>
   <si>
     <t>Effect of E-Beam Irradiation on Solutions of Fullerene C60 Conjugate with Polyvinylpyrrolidone and Folic Acid</t>
   </si>
   <si>
     <t>Anna V. Titova, Zhanna B. Lyutova, Alexandr V. Arutyunyan, Aleksandr S. Aglikov, Mikhail V. Zhukov, Lyudmila Necheukhina, Darya V. Zvyagina, Victor P. Sedov, Maria A. Markova, Anton V. Popugaev, Alina A. Borisenkova</t>
   </si>
   <si>
     <t>Polymers</t>
   </si>
@@ -413,153 +425,182 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="165.103" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>193</v>
+      </c>
+      <c r="E2">
+        <v>117450</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H2">
-        <v>3.98</v>
+        <v>5.9</v>
       </c>
       <c r="I2">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>64</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
+        <v>3.98</v>
+      </c>
+      <c r="I3">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4">
+        <v>17</v>
+      </c>
+      <c r="E4">
+        <v>1259</v>
+      </c>
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4">
         <v>5.2</v>
       </c>
-      <c r="I3">
+      <c r="I4">
         <v>0.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>