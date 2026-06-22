--- v0 (2025-10-11)
+++ v1 (2026-06-22)
@@ -12,51 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Authors</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Volume</t>
+  </si>
+  <si>
+    <t>Pages</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>IF</t>
+  </si>
+  <si>
+    <t>SJR</t>
+  </si>
+  <si>
+    <t>Effect of E-Beam Irradiation on Solutions of Fullerene C60 Conjugate with Polyvinylpyrrolidone and Folic Acid</t>
+  </si>
+  <si>
+    <t>Anna V. Titova, Zhanna B. Lyutova, Alexandr V. Arutyunyan, Aleksandr S. Aglikov, Mikhail V. Zhukov, Lyudmila Necheukhina, Darya V. Zvyagina, Victor P. Sedov, Maria A. Markova, Anton V. Popugaev, Alina A. Borisenkova</t>
+  </si>
+  <si>
+    <t>Polymers</t>
+  </si>
+  <si>
+    <t>10.3390/polym17091259</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -358,61 +398,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2">
+        <v>17</v>
+      </c>
+      <c r="E2">
+        <v>1259</v>
+      </c>
+      <c r="F2">
+        <v>2025</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2">
+        <v>5.2</v>
+      </c>
+      <c r="I2">
+        <v>0.93</v>
+      </c>
+    </row>
+  </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>