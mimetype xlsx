--- v2 (2025-12-19)
+++ v3 (2026-05-15)
@@ -41,75 +41,75 @@
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Heterostructured perovskite nanocrystals for water stable plasmon-enhanced photoelectrocatalysis</t>
+  </si>
+  <si>
+    <t>Yuan Yuan, Anastasiia P. Dmitrieva, Stepan Pozdnyakov, Lev Zelenkov, Pavel Krasnov, Yangyang Ju, Ruslan Azizov, Ivan V. Moskalenko, Elena F. Krivoshapkina, Pavel V. Krivoshapkin, Pavel Talianov, Sergey Makarov, Soslan A. Khubezhov</t>
+  </si>
+  <si>
+    <t>Light: Advanced Manufacturing</t>
+  </si>
+  <si>
+    <t>10.37188/lam.2025.080</t>
+  </si>
+  <si>
     <t>Ionic Liquid-Mediated Crystallization of 3D Perovskite Films for High-Performance Light-Emitting Diodes</t>
   </si>
   <si>
     <t>Wenjun Yuan, Kun Zhang, Haoqi Li, Xingle Shang, Yifei Wang, Xinrui Chen, Xingyu Ye, Jun Chen, Stepan Pozdnyakov, Maria Sandzhieva, Hengyang Xiang, Sergey Makarov, Haibo Zeng</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>59553-59562</t>
   </si>
   <si>
     <t>10.1021/acsami.5c14039</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.37188/lam.2025.080</t>
   </si>
   <si>
     <t>Effect of a transverse electric field on the resistance of thin films of the Bi1 – xSbx (x = 0–0.12) system on mica</t>
   </si>
   <si>
     <t>Vladimir M. Grabov, Vladimir A. Komarov, Stepan Pozdnyakov, Vasilisa A. Gerega, Anton V. Suslov</t>
   </si>
   <si>
     <t>Physics of Complex Systems</t>
   </si>
   <si>
     <t>75-80</t>
   </si>
   <si>
     <t>10.33910/2687-153x-2023-4-2-75-80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -487,83 +487,83 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>6</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
       </c>
       <c r="F2">
         <v>2025</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H2">
         <v>9.44</v>
       </c>
       <c r="I2">
         <v>2.54</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>9.44</v>
       </c>
       <c r="I3">
         <v>2.54</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">