--- v3 (2026-05-15)
+++ v4 (2026-11-05)
@@ -12,77 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>High Optical Gain in Stable MOF‐Derived Composite Films Based on Perovskite Nanocrystals</t>
+  </si>
+  <si>
+    <t>Stepan Pozdnyakov, Ruslan Azizov, Artem Polushkin, Daniel Sapori,  Valentina Safronova, Denis Danilov, Jinlong Zhu, Fyodor Kochetkov, Dmitry Gets, Soslan A. Khubezhov, Lev Zelenkov, Maria Sandzhieva, Andrey L. Rogach, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Small</t>
+  </si>
+  <si>
+    <t>10.1002/smll.76085</t>
+  </si>
+  <si>
+    <t>Covalent Dual-Shell-Encapsulated Perovskite Quantum Dots for Blue-Light-Resistant, Highly Stable Pixel Fabrication</t>
+  </si>
+  <si>
+    <t>Kun Zhang, Hengyang Xiang, Yuqin Su, Changjian Dai, Stepan Pozdnyakov, Maria Sandzhieva, Likuan Zhou, Haikun Liu, Sergey Makarov, Haibo Zeng</t>
+  </si>
+  <si>
+    <t>ACS Nano</t>
+  </si>
+  <si>
+    <t>19107-19115</t>
+  </si>
+  <si>
+    <t>10.1021/acsnano.6c07456</t>
   </si>
   <si>
     <t>Heterostructured perovskite nanocrystals for water stable plasmon-enhanced photoelectrocatalysis</t>
   </si>
   <si>
     <t>Yuan Yuan, Anastasiia P. Dmitrieva, Stepan Pozdnyakov, Lev Zelenkov, Pavel Krasnov, Yangyang Ju, Ruslan Azizov, Ivan V. Moskalenko, Elena F. Krivoshapkina, Pavel V. Krivoshapkin, Pavel Talianov, Sergey Makarov, Soslan A. Khubezhov</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.080</t>
   </si>
   <si>
     <t>Ionic Liquid-Mediated Crystallization of 3D Perovskite Films for High-Performance Light-Emitting Diodes</t>
   </si>
   <si>
     <t>Wenjun Yuan, Kun Zhang, Haoqi Li, Xingle Shang, Yifei Wang, Xinrui Chen, Xingyu Ye, Jun Chen, Stepan Pozdnyakov, Maria Sandzhieva, Hengyang Xiang, Sergey Makarov, Haibo Zeng</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>59553-59562</t>
   </si>
@@ -428,180 +455,234 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="136.681" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="272.362" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="274.79" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
+      <c r="D2"/>
+      <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>9.44</v>
+        <v>13.28</v>
       </c>
       <c r="I2">
-        <v>2.54</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>9.44</v>
+        <v>15.88</v>
       </c>
       <c r="I3">
-        <v>2.54</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">
+        <v>6</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4">
+        <v>9.44</v>
+      </c>
+      <c r="I4">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5">
+        <v>9.44</v>
+      </c>
+      <c r="I5">
+        <v>2.54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6">
         <v>4</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4">
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6">
         <v>2023</v>
       </c>
-      <c r="G4" t="s">
-[...3 lines deleted...]
-      <c r="I4"/>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>