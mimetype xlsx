--- v0 (2025-10-09)
+++ v1 (2026-05-19)
@@ -44,147 +44,147 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
   <si>
     <t>10.1039/d4dt02880e</t>
   </si>
   <si>
     <t>Modification and Ablation Thresholds of Hkust-1 Mof Films by Laser Pulses</t>
   </si>
   <si>
-    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Valentin Milichko, Maxim Sergeev</t>
+    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Maxim Sergeev</t>
   </si>
   <si>
     <t>10.2139/ssrn.4887034</t>
   </si>
   <si>
     <t>Prediction of Metal–Organic Frameworks with Phase Transition via Machine Learning</t>
   </si>
   <si>
-    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>3089–3095</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.3c03639</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -503,51 +503,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>