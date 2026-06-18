--- v0 (2025-10-07)
+++ v1 (2026-06-18)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
+  </si>
+  <si>
+    <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1002/nap2.70085</t>
   </si>
   <si>
     <t>Electrically‐Driven Light Source Embedded in a GaP Nanowaveguide for Visible‐Range Photonics on Chip</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita A. Solomonov, Vladimir V. Fedorov, Vladislav A. Sharov, Demid A. Kirilenko, Anton S. Gritchenko, Павел Мелентьев, Victor I. Balykin, Виталий Школдин, Андрей Богданов, Сергей Макаров, Alexander O. Golubok, Иван Мухин</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400581</t>
   </si>
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
@@ -422,51 +434,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -481,117 +493,144 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>9.93</v>
+        <v>8.45</v>
       </c>
       <c r="I2">
-        <v>2.89</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>12</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>15.15</v>
+        <v>9.93</v>
       </c>
       <c r="I3">
-        <v>3.23</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...4 lines deleted...]
-      </c>
+      <c r="D4"/>
+      <c r="E4"/>
       <c r="F4">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
+        <v>15.15</v>
+      </c>
+      <c r="I4">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5">
+        <v>120</v>
+      </c>
+      <c r="E5">
+        <v>151102</v>
+      </c>
+      <c r="F5">
+        <v>2022</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5">
         <v>3.79</v>
       </c>
-      <c r="I4">
+      <c r="I5">
         <v>1.18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>