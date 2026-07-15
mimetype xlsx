--- v1 (2026-06-18)
+++ v2 (2026-07-15)
@@ -12,98 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Tunable Ultracompact High‐Index Gallium Phosphide Nanowire Directional Couplers</t>
+  </si>
+  <si>
+    <t>Maria A. Anikina, Alexey Kuznetsov, Dmitrii V. Grudinin, Artem Abramov, Vladislav A. Sharov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Vasily Kravtsov, Andrey A. Vyshnevyy, Valentyn S. Volkov, Aleksey V. Arsenin, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Advanced Optical Materials</t>
+  </si>
+  <si>
+    <t>10.1002/adom.202503825</t>
+  </si>
+  <si>
     <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
   </si>
   <si>
     <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1002/nap2.70085</t>
   </si>
   <si>
     <t>Electrically‐Driven Light Source Embedded in a GaP Nanowaveguide for Visible‐Range Photonics on Chip</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita A. Solomonov, Vladimir V. Fedorov, Vladislav A. Sharov, Demid A. Kirilenko, Anton S. Gritchenko, Павел Мелентьев, Victor I. Balykin, Виталий Школдин, Андрей Богданов, Сергей Макаров, Alexander O. Golubok, Иван Мухин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400581</t>
   </si>
   <si>
     <t>Elastic Gallium Phosphide Nanowire Optical Waveguides—Versatile Subwavelength Platform for Integrated Photonics</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Eduard Moiseev, Artem Abramov, Nikita Fominykh, Vladislav A. Sharov, Valeriy M. Kondratev, Ivan Shishkin, Konstantin P. Kotlyar, Demid A. Kirilenko, Vladimir V. Fedorov, Svetlana A. Kadinskaya, Alexandr A. Vorobyev, Ivan Mukhin, Aleksey V. Arsenin, Valentyn S. Volkov, Vasily Kravtsov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202301660</t>
   </si>
   <si>
     <t>Large-scale flexible membrane with resonant silicon nanowires for infrared visualization via efficient third harmonic generation</t>
   </si>
   <si>
     <t>Anna Nikolaeva, Viktoria Mastalieva, Alexander S. Gudovskikh, Ivan A. Morozov, Vladimir V. Fedorov, Mihail Petrov, Vladimir Neplokh, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
@@ -434,51 +443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="378.622" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -493,144 +502,171 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>8.45</v>
+        <v>9.93</v>
       </c>
       <c r="I2">
-        <v>2.72</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E3"/>
       <c r="F3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>9.93</v>
+        <v>8.45</v>
       </c>
       <c r="I3">
-        <v>2.89</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>11</v>
+      </c>
+      <c r="D4">
+        <v>12</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4">
-        <v>15.15</v>
+        <v>9.93</v>
       </c>
       <c r="I4">
-        <v>3.23</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
         <v>21</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>22</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2023</v>
+      </c>
+      <c r="G5" t="s">
         <v>23</v>
       </c>
-      <c r="D5">
+      <c r="H5">
+        <v>15.15</v>
+      </c>
+      <c r="I5">
+        <v>3.23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6">
         <v>120</v>
       </c>
-      <c r="E5">
+      <c r="E6">
         <v>151102</v>
       </c>
-      <c r="F5">
+      <c r="F6">
         <v>2022</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6">
         <v>3.79</v>
       </c>
-      <c r="I5">
+      <c r="I6">
         <v>1.18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>