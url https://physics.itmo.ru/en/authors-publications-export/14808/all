--- v0 (2025-10-10)
+++ v1 (2026-06-14)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Roadmap on perovskite nanophotonics</t>
   </si>
   <si>
-    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Yuri Kivshar, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
+    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
   </si>
   <si>
     <t>Optical Materials: X</t>
   </si>
   <si>
     <t>10.1016/j.omx.2022.100214</t>
   </si>
   <si>
     <t>High-Q All-Dielectric Metasurface: Super and Suppressed Optical Absorption</t>
   </si>
   <si>
     <t>Jingyi Tian, Pavel Belov, Ravindra K Sinha,  Weiping Qian, Min Qiu</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1436-1443</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.0c00003</t>
   </si>
 </sst>
 </file>
 
@@ -422,51 +422,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="395.046" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>