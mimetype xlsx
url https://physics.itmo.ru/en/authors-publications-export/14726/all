--- v1 (2025-12-07)
+++ v2 (2026-09-24)
@@ -83,51 +83,51 @@
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
   <si>
     <t>Manganese-Doped Carbon Dots as a Promising Nanoprobe for Luminescent and Magnetic Resonance Imaging</t>
   </si>
   <si>
-    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Badrieva, Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
+    <t>Evgeniia A. Stepanidenko, Anna A. Vedernikova, Zilia Мурзина (Badrieva), Ekaterina Brui, Saikho O. Ondar, Mikhail D. Miruschenko, Olga V. Volina, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Elena V. Ushakova</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics10070757</t>
   </si>
   <si>
     <t>Stable Luminescent Composite Microspheres Based on Porous Silica with Embedded CsPbBr3 Perovskite Nanocrystals</t>
   </si>
   <si>
     <t>Elena V. Ushakova, Sergei A. Cherevkov, Anastasiia V. Sokolova, Yanxiu Li, Ruslan Azizov, Mikhail Baranov, Dmitry A. Kurdyukov, Ekaterina Yu Stovpiaga, Valery G. Golubev, Andrey L. Rogach, Alexander V. Baranov</t>
   </si>
   <si>
     <t>ChemNanoMat</t>
   </si>
   <si>
     <t>1080-1085</t>
   </si>
   <si>
     <t>10.1002/cnma.202000154</t>
   </si>
 </sst>
 </file>
 