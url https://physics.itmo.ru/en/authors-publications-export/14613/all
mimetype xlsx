--- v2 (2026-03-04)
+++ v3 (2026-04-10)
@@ -12,299 +12,311 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Highly Nonlinear Metal‐Organic Framework Microcrystal for Ultrabroadband and Multiwavelength Coherent Light Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>e01152</t>
   </si>
   <si>
     <t>10.1002/lpor.202501152</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Transition metal-based MOFs for Fenton-like photocatalytic degradation of organic pollutants: Performance, stability, and biocompatibility</t>
   </si>
   <si>
-    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Valentin Milichko, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
+    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
   </si>
   <si>
     <t>Environmental Chemistry and Ecotoxicology</t>
   </si>
   <si>
     <t>305-318</t>
   </si>
   <si>
     <t>10.1016/j.enceco.2025.01.003</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
   <si>
     <t>10.1039/d4dt02880e</t>
   </si>
   <si>
     <t>Efficient Solvothermal Synthesis of Defect-Rich Cu-BTC•MOF with Enhanced Electrocatalytic Activity in Alkaline Hydrogen Evolution Reaction</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Valentin Milichko, Vadim I. Popkov, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Vadim I. Popkov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Transactions of Tianjin University</t>
   </si>
   <si>
     <t>508-517</t>
   </si>
   <si>
     <t>10.1007/s12209-024-00418-w</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>Control Morphology and Biological Properties of HKUST-1 MOFs Using an Ultrasound-Assisted Approach</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>6201-6212</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c00765</t>
   </si>
   <si>
     <t>Inkjet Printing of Magnetically Responsive Photonic Crystals</t>
   </si>
   <si>
-    <t>Artyom Smirnov, Tamara Pogosian, Svyatoslav Povarov, Ekaterina Gunina, Valentin Milichko, Maxim Morozov, Alexandr Vinogradov</t>
+    <t>Artyom Smirnov, Tamara Pogosian, Svyatoslav Povarov, Ekaterina Gunina, Maxim Morozov, Alexandr Vinogradov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202401002</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Tailoring the nonlinear optical response of high-entropy alloy thin films through compositional and structural modification</t>
   </si>
   <si>
-    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson, Valentin Milichko</t>
+    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson</t>
   </si>
   <si>
     <t>Advances in Optical Thin Films VIII</t>
   </si>
   <si>
     <t>10.1117/12.3016680</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Nonlinear optical limiter of pulsed laser radiation based on potassium–aluminum–borate glass with copper chloride nanocrystals</t>
   </si>
   <si>
     <t>P. S. Shirshnev, N. V. Nikonorov, D. I. Sobolev, A. A. Kim, I. M. Kislyakov, Svyatoslav Povarov, I. M. Belousova</t>
   </si>
   <si>
     <t>Journal of Optical Technology</t>
   </si>
   <si>
     <t>10.1364/jot.84.000705</t>
   </si>
   <si>
     <t>Elimination of bleaching in a material based on aqueous fluid with carbon nanoparticles for optical limiters</t>
   </si>
@@ -719,60 +731,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -786,712 +798,737 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>13.14</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>3.78</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4"/>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>9.44</v>
+        <v>13.14</v>
       </c>
       <c r="I4">
-        <v>2.54</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>7.79</v>
+        <v>9.44</v>
       </c>
       <c r="I5">
-        <v>1.86</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6">
-        <v>13.14</v>
+        <v>7.79</v>
       </c>
       <c r="I6">
-        <v>3.78</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
-        <v>16.81</v>
+        <v>13.14</v>
       </c>
       <c r="I7">
-        <v>5.39</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="D8">
-[...4 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H8">
-        <v>8.2</v>
+        <v>16.81</v>
       </c>
       <c r="I8">
-        <v>1.87</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9">
+        <v>7</v>
+      </c>
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>2025</v>
+      </c>
+      <c r="G9" t="s">
         <v>42</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>4.39</v>
+        <v>8.2</v>
       </c>
       <c r="I9">
-        <v>0.98</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10">
+        <v>54</v>
+      </c>
+      <c r="E10" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H10">
-        <v>3.44</v>
+        <v>4.39</v>
       </c>
       <c r="I10">
-        <v>1.5</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>50</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>30</v>
+      </c>
+      <c r="E11" t="s">
         <v>51</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11">
-        <v>12.9</v>
+        <v>3.44</v>
       </c>
       <c r="I11">
-        <v>3.64</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>55</v>
       </c>
-      <c r="D12">
-[...4 lines deleted...]
-      </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H12">
-        <v>3.95</v>
+        <v>12.9</v>
       </c>
       <c r="I12">
-        <v>0.9</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>7</v>
+      </c>
+      <c r="E13" t="s">
         <v>60</v>
       </c>
-      <c r="D13"/>
-      <c r="E13"/>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>61</v>
       </c>
       <c r="H13">
-        <v>9.93</v>
+        <v>3.95</v>
       </c>
       <c r="I13">
-        <v>2.89</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" t="s">
         <v>64</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
         <v>65</v>
       </c>
       <c r="H14">
-        <v>9.6</v>
+        <v>9.93</v>
       </c>
       <c r="I14">
-        <v>2.13</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
-      <c r="D15"/>
+      <c r="D15">
+        <v>5</v>
+      </c>
       <c r="E15"/>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
         <v>69</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>9.6</v>
+      </c>
+      <c r="I15">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>72</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
         <v>73</v>
       </c>
-      <c r="H16">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" t="s">
         <v>76</v>
       </c>
       <c r="D17"/>
-      <c r="E17">
-[...1 lines deleted...]
-      </c>
+      <c r="E17"/>
       <c r="F17">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G17" t="s">
         <v>77</v>
       </c>
       <c r="H17">
-        <v>3.16</v>
+        <v>19.92</v>
       </c>
       <c r="I17">
-        <v>0.47</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="D18"/>
       <c r="E18">
-        <v>101198</v>
+        <v>101206</v>
       </c>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18">
         <v>3.16</v>
       </c>
       <c r="I18">
         <v>0.47</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D19">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>57</v>
+      </c>
+      <c r="E19">
+        <v>101198</v>
       </c>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H19">
-        <v>6.22</v>
+        <v>3.16</v>
       </c>
       <c r="I19">
-        <v>1.84</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20">
+        <v>59</v>
+      </c>
+      <c r="E20" t="s">
         <v>88</v>
       </c>
-      <c r="D20">
-[...4 lines deleted...]
-      </c>
       <c r="F20">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="G20" t="s">
         <v>89</v>
       </c>
       <c r="H20">
-        <v>0.42</v>
+        <v>6.22</v>
       </c>
       <c r="I20">
-        <v>0.22</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>84</v>
+      </c>
+      <c r="E21">
+        <v>705</v>
       </c>
       <c r="F21">
         <v>2017</v>
       </c>
       <c r="G21" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H21">
-        <v>0.82</v>
+        <v>0.42</v>
       </c>
       <c r="I21">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
         <v>95</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>96</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22">
         <v>2017</v>
       </c>
       <c r="G22" t="s">
         <v>98</v>
       </c>
       <c r="H22">
         <v>0.82</v>
       </c>
       <c r="I22">
         <v>0.32</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>100</v>
       </c>
       <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23">
+        <v>122</v>
+      </c>
+      <c r="E23" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F23">
         <v>2017</v>
       </c>
       <c r="G23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H23">
-        <v>2.32</v>
+        <v>0.82</v>
       </c>
       <c r="I23">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
         <v>104</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>105</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>66</v>
+      </c>
+      <c r="E24" t="s">
         <v>106</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G24" t="s">
         <v>107</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
+      <c r="H24">
+        <v>2.32</v>
+      </c>
+      <c r="I24">
+        <v>0.59</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>109</v>
       </c>
       <c r="C25" t="s">
         <v>110</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G25" t="s">
         <v>111</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>113</v>
       </c>
       <c r="C26" t="s">
         <v>114</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G26" t="s">
         <v>115</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
       <c r="C27" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="E27" t="s">
         <v>118</v>
       </c>
+      <c r="D27"/>
+      <c r="E27"/>
       <c r="F27">
         <v>2014</v>
       </c>
       <c r="G27" t="s">
         <v>119</v>
       </c>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28">
+        <v>2014</v>
+      </c>
+      <c r="G28" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28">
         <v>0.72</v>
       </c>
-      <c r="I27">
+      <c r="I28">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>