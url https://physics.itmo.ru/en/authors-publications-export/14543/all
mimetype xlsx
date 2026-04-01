--- v0 (2025-10-06)
+++ v1 (2026-04-01)
@@ -71,51 +71,51 @@
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>16172-16181</t>
   </si>
   <si>
     <t>10.1021/acsanm.4c02108</t>
   </si>
   <si>
     <t>One-Pot Synthesis of Affordable Redox-Responsive Drug Delivery System Based on Trithiocyanuric Acid Nanoparticles</t>
   </si>
   <si>
     <t>Elena Kopoleva, Maksim D. Lebedev, Alisa Postovalova , Anna  Rogova , Landysh Fatkhutdinova, Olga Epifanovskaya, Alexander A. Goncharenko, Arina V. Kremleva, Nadezhda Domracheva, Anton S. Bukatin, Albert R. Muslimov, Aleksandra Koroleva, Evgeniy V. Zhizhin, Kirill V. Lepik, Alexander Timin, Oleksii Peltek, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">