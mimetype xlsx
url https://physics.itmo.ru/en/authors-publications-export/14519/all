--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -44,99 +44,99 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte</t>
   </si>
   <si>
     <t>Optical Materials</t>
   </si>
   <si>
     <t>10.1016/j.optmat.2024.115666</t>
   </si>
   <si>
     <t>In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Sylvie Migot, Pascal Boulet, Valentin A. Milichko, Jean-François Pierson</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0178282</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -458,51 +458,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>