--- v0 (2025-10-06)
+++ v1 (2026-04-08)
@@ -71,99 +71,99 @@
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-025-60121-9</t>
   </si>
   <si>
     <t>Up-Conversion Photoluminescence Reconfiguration in Silicon by Inner Microstructure Control of Hybrid Plasmonic-Semiconductor Nanoparticles</t>
   </si>
   <si>
     <t>Artem Larin, Stephanie Bruyere, Alexandre Nomine, G. M. Maragkakis, Sotiris Psilodimitrakopoulos, Dmitry Permyakov, Thierry Belmonte, Emmanuel Stratakis, Dmitry Zuev</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>12663-12672</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.4c02969</t>
   </si>
   <si>
     <t>FeAu mixing for high-temperature control of light scattering at the nanometer scale</t>
   </si>
   <si>
-    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte, Valentin Milichko</t>
+    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr05117j</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</t>
   </si>
   <si>
-    <t>A.V. Nominé, Thomas Gries, Cedric Noel, J. Ghanbaja, Stephanie Bruyere, Alexandre Nomine, Valentin Milichko, Thierry Belmonte</t>
+    <t>A.V. Nominé, Thomas Gries, Cedric Noel, J. Ghanbaja, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nano-Structures &amp;amp; Nano-Objects</t>
   </si>
   <si>
     <t>10.1016/j.nanoso.2023.100996</t>
   </si>
   <si>
     <t>Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Artem Larin, Pavel Kustov, Alexandre Nomine, J. Ghanbaja, Stephanie Bruyere, Thierry Belmonte, Dmitry Zuev</t>
   </si>
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920910</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -485,51 +485,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>