--- v1 (2026-01-27)
+++ v2 (2026-04-18)
@@ -12,134 +12,146 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -452,61 +464,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -519,163 +531,188 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>13.14</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>3.78</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>7.5</v>
+        <v>13.14</v>
       </c>
       <c r="I4">
-        <v>2.13</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2024</v>
+      </c>
+      <c r="G5" t="s">
         <v>24</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>6.22</v>
+        <v>7.5</v>
       </c>
       <c r="I5">
-        <v>1.84</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
+      <c r="F6">
+        <v>2023</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6">
+        <v>6.22</v>
+      </c>
+      <c r="I6">
+        <v>1.84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7">
         <v>22</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7">
         <v>2022</v>
       </c>
-      <c r="G6" t="s">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="G7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7">
         <v>12.26</v>
       </c>
-      <c r="I6">
+      <c r="I7">
         <v>3.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>