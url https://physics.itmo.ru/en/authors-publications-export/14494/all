--- v0 (2025-10-06)
+++ v1 (2026-04-20)
@@ -44,129 +44,129 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>A light-driven ultrafast sensor based on biocompatible solvatochromic metal–organic frameworks</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk</t>
   </si>
   <si>
     <t>Materials Horizons</t>
   </si>
   <si>
     <t>10.1039/d4mh01264j</t>
   </si>
   <si>
     <t>Chemical Tuning of Second Harmonic Generation Efficiency in Aminothiophene-Based Molecular Microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -488,51 +488,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>