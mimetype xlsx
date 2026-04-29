--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -44,63 +44,63 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -422,51 +422,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>