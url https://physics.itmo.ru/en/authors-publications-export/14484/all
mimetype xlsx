--- v0 (2025-10-06)
+++ v1 (2026-04-07)
@@ -44,75 +44,75 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Modification and Ablation Thresholds of Hkust-1 Mof Films by Laser Pulses</t>
   </si>
   <si>
-    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Valentin Milichko, Maxim Sergeev</t>
+    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Maxim Sergeev</t>
   </si>
   <si>
     <t>10.2139/ssrn.4887034</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -431,51 +431,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>