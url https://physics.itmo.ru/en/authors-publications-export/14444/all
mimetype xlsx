--- v0 (2025-10-03)
+++ v1 (2026-04-19)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>One-Pot Synthesis of Affordable Redox-Responsive Drug Delivery System Based on Trithiocyanuric Acid Nanoparticles</t>
   </si>
   <si>
     <t>Elena Kopoleva, Maksim D. Lebedev, Alisa Postovalova , Anna  Rogova , Landysh Fatkhutdinova, Olga Epifanovskaya, Alexander A. Goncharenko, Arina V. Kremleva, Nadezhda Domracheva, Anton S. Bukatin, Albert R. Muslimov, Aleksandra Koroleva, Evgeniy V. Zhizhin, Kirill V. Lepik, Alexander Timin, Oleksii Peltek, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Calcium carbonate nanoparticles tumor delivery for combined chemo-photodynamic therapy: Comparison of local and systemic administration</t>
   </si>
   <si>
     <t>Ksenia A. Mitusova, Aya Darwish, Anna  Rogova , Eduard Ageev, Aleksandra Brodskaia, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>