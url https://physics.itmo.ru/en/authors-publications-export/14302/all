--- v0 (2025-10-06)
+++ v1 (2026-04-23)
@@ -44,66 +44,66 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Efficient Solvothermal Synthesis of Defect-Rich Cu-BTC•MOF with Enhanced Electrocatalytic Activity in Alkaline Hydrogen Evolution Reaction</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Valentin Milichko, Vadim I. Popkov, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Vadim I. Popkov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Transactions of Tianjin University</t>
   </si>
   <si>
     <t>508-517</t>
   </si>
   <si>
     <t>10.1007/s12209-024-00418-w</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -422,51 +422,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>