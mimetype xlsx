--- v1 (2025-11-30)
+++ v2 (2026-04-10)
@@ -56,51 +56,51 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Stabilization of interfaces for double-cation halide perovskites with AVA2FAPb2I7 additives</t>
   </si>
   <si>
     <t>Lev O. Luchnikov, Ekaterina A. Ilicheva, Victor A. Voronov, Prokhor Alekseev, Mikhail Dunaevskiy, Vladislav  Kalinichenko, Vladimir Ivanov, Aleksandra Furasova, Daria A. Krupanova, Ekaterina V. Tekshina, Sergey A. Kozyukhin, Dmitry S. Muratov, Polina K. Sukhorukova, Marina I. Voronova, Danila S. Saranin, Evgenii Terukov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2025.164693</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -419,51 +419,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="379.764" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>