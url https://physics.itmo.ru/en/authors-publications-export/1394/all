--- v0 (2025-10-06)
+++ v1 (2026-04-11)
@@ -53,104 +53,104 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Gilded vaterite particles: Synthesis, optical characterization, and label-free imaging</t>
   </si>
   <si>
     <t>Hani Barhum, Oleksii Peltek, Denis S. Kolchanov, Mariam Amer, Tamara Amro, Hadi Shamkhi Al Naeemah, Andrey Ushkov, Alexander A. Goncharenko, Mikhail Zyuzin, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2024.154714</t>
   </si>
   <si>
+    <t>Effective electromagnetic fields of a particle situated near a substrate</t>
+  </si>
+  <si>
+    <t>Hadi Shamkhi Al Naeemah, Adria Сanos Valero, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020115</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031705</t>
+  </si>
+  <si>
     <t>Enhanced helicity at the transverse Kerker condition</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020114</t>
   </si>
   <si>
     <t>10.1063/5.0031704</t>
   </si>
   <si>
-    <t>Effective electromagnetic fields of a particle situated near a substrate</t>
-[...8 lines deleted...]
-    <t>10.1063/5.0031705</t>
+    <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
+  </si>
+  <si>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012158</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
   </si>
   <si>
     <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201903049</t>
   </si>
   <si>
-    <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
-[...13 lines deleted...]
-  <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
@@ -170,51 +170,51 @@
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Kseniia Baryshnikova, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.27.010924</t>
   </si>
   <si>
     <t>High-refractive-index nanoparticles embedded in media: multipole evolution and broadband forward scattering enhancement (Conference Presentation)</t>
   </si>
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Optical Components and Materials XVI</t>
   </si>
   <si>
     <t>10.1117/12.2506971</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -662,93 +662,93 @@
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4">
         <v>2020</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>1903049</v>
+        <v>1461</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
       </c>
       <c r="F5">
         <v>2020</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H5"/>
       <c r="I5">
-        <v>5.39</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>7</v>
+      </c>
+      <c r="E6">
+        <v>1903049</v>
       </c>
       <c r="F6">
         <v>2020</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H6"/>
+      <c r="H6">
+        <v>16.81</v>
+      </c>
       <c r="I6">
-        <v>0.23</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2020</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -762,51 +762,51 @@
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8">
         <v>2019</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8">
         <v>3.34</v>
       </c>
       <c r="I8">
         <v>1.37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
         <v>122</v>
       </c>
       <c r="E9">
         <v>193905</v>
       </c>
       <c r="F9">
         <v>2019</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9">
         <v>8.39</v>
       </c>
       <c r="I9">
         <v>3.59</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">