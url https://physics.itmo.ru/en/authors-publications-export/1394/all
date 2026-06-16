--- v1 (2026-04-11)
+++ v2 (2026-06-16)
@@ -53,120 +53,120 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Gilded vaterite particles: Synthesis, optical characterization, and label-free imaging</t>
   </si>
   <si>
     <t>Hani Barhum, Oleksii Peltek, Denis S. Kolchanov, Mariam Amer, Tamara Amro, Hadi Shamkhi Al Naeemah, Andrey Ushkov, Alexander A. Goncharenko, Mikhail Zyuzin, Pavel Ginzburg</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2024.154714</t>
   </si>
   <si>
+    <t>Enhanced helicity at the transverse Kerker condition</t>
+  </si>
+  <si>
+    <t>Hadi Shamkhi Al Naeemah, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020114</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031704</t>
+  </si>
+  <si>
     <t>Effective electromagnetic fields of a particle situated near a substrate</t>
   </si>
   <si>
     <t>Hadi Shamkhi Al Naeemah, Adria Сanos Valero, Alexander Shalin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020115</t>
   </si>
   <si>
     <t>10.1063/5.0031705</t>
   </si>
   <si>
-    <t>Enhanced helicity at the transverse Kerker condition</t>
-[...8 lines deleted...]
-    <t>10.1063/5.0031704</t>
+    <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
+  </si>
+  <si>
+    <t>Adria Сanos Valero, Denis Kislov, Egor Gurvitz, Hadi Shamkhi Al Naeemah, Alexander A. Pavlov, Dmitrii Redka, Sergey Yankin, Pavel Zemánek, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>Advanced Science</t>
+  </si>
+  <si>
+    <t>10.1002/advs.201903049</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012158</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
-    <t>Nanovortex‐Driven All‐Dielectric Optical Diffusion Boosting and Sorting Concept for Lab‐on‐a‐Chip Platforms</t>
-[...10 lines deleted...]
-  <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transparency and perfect absorption of all-dielectric resonant metasurfaces governed by the transverse Kerker effect</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Andrey Sayanskiy, Adria Сanos Valero, Polina Kapitanova, Alexander Shalin</t>
   </si>
   <si>
     <t>Physical Review Materials</t>
   </si>
   <si>
     <t>085201</t>
   </si>
   <si>
     <t>10.1103/physrevmaterials.3.085201</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Broadband forward scattering from dielectric cubic nanoantenna in lossless media</t>
   </si>
   <si>
     <t>Pavel Terekhov, Hadi Shamkhi Al Naeemah, Egor Gurvitz, Kseniia Baryshnikova, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
@@ -533,51 +533,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="214.662" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -662,93 +662,93 @@
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4">
         <v>2020</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.19</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>7</v>
+      </c>
+      <c r="E5">
+        <v>1903049</v>
       </c>
       <c r="F5">
         <v>2020</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H5"/>
+        <v>25</v>
+      </c>
+      <c r="H5">
+        <v>16.81</v>
+      </c>
       <c r="I5">
-        <v>0.23</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>1461</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>1903049</v>
       </c>
       <c r="F6">
         <v>2020</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
-        <v>5.39</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7">
         <v>2020</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -762,51 +762,51 @@
       </c>
       <c r="D8">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8">
         <v>2019</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8">
         <v>3.34</v>
       </c>
       <c r="I8">
         <v>1.37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
         <v>122</v>
       </c>
       <c r="E9">
         <v>193905</v>
       </c>
       <c r="F9">
         <v>2019</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9">
         <v>8.39</v>
       </c>
       <c r="I9">
         <v>3.59</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">