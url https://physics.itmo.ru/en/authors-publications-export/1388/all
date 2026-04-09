--- v3 (2026-03-12)
+++ v4 (2026-04-09)
@@ -344,242 +344,242 @@
   <si>
     <t>10.1134/s0021364022040014</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
     <t>3D Chiral MetaCrystals</t>
   </si>
   <si>
     <t>Marco Esposito, Mariachiara Manoccio, Angelo Leo, Massimo Cuscunà, Yali Sun, Eduard Ageev, Dmitry Zuev, Alessio Benedetti, Iolena Tarantini, Adriana Passaseo, Vittorianna Tasco</t>
   </si>
   <si>
     <t>10.1002/adfm.202109258</t>
   </si>
   <si>
+    <t>Fluorescence lifetime-based intracellular thermometry for photothermal therapy</t>
+  </si>
+  <si>
+    <t>Oleksii Peltek, Eduard Ageev, Pavel Talianov, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012107</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012107</t>
+  </si>
+  <si>
+    <t>Fabrication of metal-dielectric nanoparticles from a bi-layer gold-silicon film by femtosecond laser-induced dewetting</t>
+  </si>
+  <si>
+    <t>Sergej Koromyslov, Eduard Ageev, Ekaterina Ponkratova, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>012071</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012071</t>
+  </si>
+  <si>
     <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
   </si>
   <si>
     <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012082</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012082</t>
   </si>
   <si>
     <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>012165</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012165</t>
   </si>
   <si>
-    <t>Fluorescence lifetime-based intracellular thermometry for photothermal therapy</t>
-[...22 lines deleted...]
-  <si>
     <t>Femtosecond Laser Fabrication of Hybrid Metal-Dielectric Structures with Nonlinear Photoluminescence</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Filipp Komissarenko, Sergej Koromyslov, Dmitry Kudryashov, Ivan Mukhin, Vadim Veiko, Aleksandr Kuchmizhak, Dmitry Zuev</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics8040121</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
+  </si>
+  <si>
+    <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020078</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031745</t>
+  </si>
+  <si>
+    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020041</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032132</t>
+  </si>
+  <si>
+    <t>Optical resonant properties of plasmonic helices in visible range</t>
+  </si>
+  <si>
+    <t>Yali Sun, Mariachiara Manoccio, Eduard Ageev, Marco Esposito, Shuhuan Zhang, Adriana Passaseo, Vittorianna Tasco, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020125</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032118</t>
+  </si>
+  <si>
     <t>Numerical modelling of scattering properties of tunable hybrid nanostructures</t>
   </si>
   <si>
     <t>Yali Sun, Evgeniy Minkevich, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020047</t>
   </si>
   <si>
     <t>10.1063/5.0032009</t>
   </si>
   <si>
     <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>020133</t>
   </si>
   <si>
     <t>10.1063/5.0031773</t>
   </si>
   <si>
-    <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
-[...34 lines deleted...]
-  <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
   <si>
     <t>Nonlinear optical properties of Sponge Si/Au nanoparticle</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Anna Shiker, Alexandre Nomine, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>012081</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012081</t>
   </si>
   <si>
     <t>Tuning of far-field and near-field via fs-laser in various hybrid oligomers</t>
   </si>
   <si>
     <t>Yali Sun, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>012172</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012172</t>
   </si>
   <si>
+    <t>Laser fabrication of hybrid nanostructures with nonlinear response</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Nanophotonics VIII</t>
+  </si>
+  <si>
+    <t>10.1117/12.2557228</t>
+  </si>
+  <si>
     <t>Dielectric nanocavity for the emission control of a single-photon source</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Andrey Semenov, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Nanophotonics VIII</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1117/12.2555926</t>
   </si>
   <si>
-    <t>Laser fabrication of hybrid nanostructures with nonlinear response</t>
-[...7 lines deleted...]
-  <si>
     <t>Evolution of size distribution of Si nanoparticles produced by pulsed laser ablation in water</t>
   </si>
   <si>
     <t>A. Krivonosov, Dmitry Zuev, S. Kaputkina, V. Mikhailovskii, E. Egorova, Eduard Ageev, G. Odintsova</t>
   </si>
   <si>
     <t>Optical and Quantum Electronics</t>
   </si>
   <si>
     <t>10.1007/s11082-020-02274-z</t>
   </si>
   <si>
     <t>Single-shot femtosecond laser processing of Al-alloy surface: An interplay between Mbar shock waves, enhanced microhardness, residual stresses, and chemical modification</t>
   </si>
   <si>
     <t>Eduard Ageev, Y.M. Andreeva, N.S. Kashaev, R.K. Nuryev, A.A. Petrov, A.A. Samokhvalov</t>
   </si>
   <si>
     <t>Optics &amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2020.106131</t>
   </si>
   <si>
     <t>Formation of nanoparticles from thin silver films under a liquid layer by single-shot nanosecond laser action</t>
@@ -599,51 +599,51 @@
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>1013-1021</t>
   </si>
   <si>
     <t>10.1039/c9nr08952g</t>
   </si>
   <si>
     <t>Metal-dielectric nanoantenna for radiation control of a single-photon emitter</t>
   </si>
   <si>
     <t>Yali Sun, Vitaly Yaroshenko, Alexander Chebykin, Eduard Ageev, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.10.000029</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1938,51 +1938,51 @@
       <c r="C36" t="s">
         <v>137</v>
       </c>
       <c r="D36">
         <v>2300</v>
       </c>
       <c r="E36" t="s">
         <v>154</v>
       </c>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.19</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37">
         <v>1461</v>
       </c>
       <c r="E37" t="s">
         <v>157</v>
       </c>
       <c r="F37">
         <v>2020</v>
       </c>
       <c r="G37" t="s">
         <v>158</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>159</v>
       </c>