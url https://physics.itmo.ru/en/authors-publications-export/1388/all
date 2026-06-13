--- v4 (2026-04-09)
+++ v5 (2026-06-13)
@@ -344,219 +344,219 @@
   <si>
     <t>10.1134/s0021364022040014</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
     <t>3D Chiral MetaCrystals</t>
   </si>
   <si>
     <t>Marco Esposito, Mariachiara Manoccio, Angelo Leo, Massimo Cuscunà, Yali Sun, Eduard Ageev, Dmitry Zuev, Alessio Benedetti, Iolena Tarantini, Adriana Passaseo, Vittorianna Tasco</t>
   </si>
   <si>
     <t>10.1002/adfm.202109258</t>
   </si>
   <si>
+    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
+  </si>
+  <si>
+    <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012082</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012082</t>
+  </si>
+  <si>
+    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>012165</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012165</t>
+  </si>
+  <si>
     <t>Fluorescence lifetime-based intracellular thermometry for photothermal therapy</t>
   </si>
   <si>
     <t>Oleksii Peltek, Eduard Ageev, Pavel Talianov, Mikhail Zyuzin</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012107</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012107</t>
   </si>
   <si>
     <t>Fabrication of metal-dielectric nanoparticles from a bi-layer gold-silicon film by femtosecond laser-induced dewetting</t>
   </si>
   <si>
     <t>Sergej Koromyslov, Eduard Ageev, Ekaterina Ponkratova, Dmitry Zuev</t>
   </si>
   <si>
     <t>012071</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012071</t>
   </si>
   <si>
-    <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
-[...22 lines deleted...]
-  <si>
     <t>Femtosecond Laser Fabrication of Hybrid Metal-Dielectric Structures with Nonlinear Photoluminescence</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Eduard Ageev, Filipp Komissarenko, Sergej Koromyslov, Dmitry Kudryashov, Ivan Mukhin, Vadim Veiko, Aleksandr Kuchmizhak, Dmitry Zuev</t>
   </si>
   <si>
     <t>Photonics</t>
   </si>
   <si>
     <t>10.3390/photonics8040121</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202005886</t>
   </si>
   <si>
+    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
+  </si>
+  <si>
+    <t>Ekaterina Ponkratova, Eduard Ageev, Artem Larin, Filipp Komissarenko, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020041</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032132</t>
+  </si>
+  <si>
+    <t>Optical resonant properties of plasmonic helices in visible range</t>
+  </si>
+  <si>
+    <t>Yali Sun, Mariachiara Manoccio, Eduard Ageev, Marco Esposito, Shuhuan Zhang, Adriana Passaseo, Vittorianna Tasco, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020125</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032118</t>
+  </si>
+  <si>
+    <t>Numerical modelling of scattering properties of tunable hybrid nanostructures</t>
+  </si>
+  <si>
+    <t>Yali Sun, Evgeniy Minkevich, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020047</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032009</t>
+  </si>
+  <si>
+    <t>Purcell effect control in oligomer based active nanoantenna for the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>020133</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031773</t>
+  </si>
+  <si>
     <t>Laser annealing process for the tuning of the hybrid-sponge nanostructure photoluminescence</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020078</t>
   </si>
   <si>
     <t>10.1063/5.0031745</t>
   </si>
   <si>
-    <t>Laser-induced periodic surface structures with broadband photoluminescence signal</t>
-[...44 lines deleted...]
-    <t>10.1063/5.0031773</t>
+    <t>Tuning of far-field and near-field via fs-laser in various hybrid oligomers</t>
+  </si>
+  <si>
+    <t>Yali Sun, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>012172</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012172</t>
   </si>
   <si>
     <t>Purcell effect control in active silicon dielectric nanoantenna for the near-IR wavelength range</t>
   </si>
   <si>
     <t>012195</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012195</t>
   </si>
   <si>
     <t>Nonlinear optical properties of Sponge Si/Au nanoparticle</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, Anna Shiker, Alexandre Nomine, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>012081</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012081</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/1461/1/012172</t>
   </si>
   <si>
     <t>Laser fabrication of hybrid nanostructures with nonlinear response</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Vitaly Yaroshenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanophotonics VIII</t>
   </si>
   <si>
     <t>10.1117/12.2557228</t>
   </si>
   <si>
     <t>Dielectric nanocavity for the emission control of a single-photon source</t>
   </si>
   <si>
     <t>Vitaly Yaroshenko, Andrey Semenov, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>10.1117/12.2555926</t>
   </si>
   <si>
     <t>Evolution of size distribution of Si nanoparticles produced by pulsed laser ablation in water</t>
   </si>
@@ -1938,78 +1938,78 @@
       <c r="C36" t="s">
         <v>137</v>
       </c>
       <c r="D36">
         <v>2300</v>
       </c>
       <c r="E36" t="s">
         <v>154</v>
       </c>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
         <v>155</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.19</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37">
         <v>1461</v>
       </c>
       <c r="E37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F37">
         <v>2020</v>
       </c>
       <c r="G37" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.23</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
       <c r="D38">
         <v>1461</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="F38">
         <v>2020</v>
       </c>
       <c r="G38" t="s">
         <v>162</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>0.23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>163</v>
       </c>