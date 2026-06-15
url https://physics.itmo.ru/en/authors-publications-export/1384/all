--- v1 (2026-01-15)
+++ v2 (2026-06-15)
@@ -83,78 +83,78 @@
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-022-25542-2</t>
   </si>
   <si>
     <t>Exciting magnetic octupole in near-infrared range by nanostructuring</t>
   </si>
   <si>
     <t>Pavel Terekhov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020126</t>
   </si>
   <si>
     <t>10.1063/5.0031674</t>
   </si>
   <si>
     <t>Simultaneous suppression of forward and backward light scattering by high-index nanoparticles based on Kerker-like effects</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Polina Kapitanova, Pavel Terekhov, Pavel Belov, Andrei Evlyukhin, Alexander Shalin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012158</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012158</t>
   </si>
   <si>
     <t>Magnetic Octupole Response of Dielectric Quadrumers</t>
   </si>
   <si>
     <t>Pavel Terekhov, Andrei Evlyukhin, Dmitrii Redka, Valentyn S. Volkov, Alexander Shalin</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201900331</t>
   </si>
   <si>
     <t>Non-Huygens Invisible Metasurfaces</t>
   </si>
   <si>
-    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Yuri Kivshar, Alexander Shalin</t>
+    <t>Hadi Shamkhi Al Naeemah, Kseniia Baryshnikova, Andrey Sayanskiy, Pavel Terekhov, Egor Gurvitz, Adria Сanos Valero, Polina Kapitanova, Andrei Evlyukhin, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017217</t>
   </si>
   <si>
     <t>Transverse Scattering and Generalized Kerker Effects in All-Dielectric Mie-Resonant Metaoptics</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.122.193905</t>
   </si>
   <si>
     <t>Polarization-dependent asymmetric light scattering by silicon nanopyramids and their multipoles resonances</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5094162</t>
   </si>
@@ -230,66 +230,66 @@
   <si>
     <t>Multipole optical response of silicon nanoparticles of a conical shape</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>310-315</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168045</t>
   </si>
   <si>
     <t>Toroidal dipole associated resonant forward scattering of light by silicon nanoparticles</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>2325-2328</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262140</t>
   </si>
   <si>
+    <t>Resonant forward scattering of light by high-refractive-index dielectric nanoparticles with toroidal dipole contribution</t>
+  </si>
+  <si>
+    <t>Optics Letters</t>
+  </si>
+  <si>
+    <t>835-838</t>
+  </si>
+  <si>
+    <t>10.1364/OL.42.000835</t>
+  </si>
+  <si>
     <t>Destructive interference between electric and toroidal dipole moments in TiO2 cylinders and frustums with coaxial voids</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012065</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1364/OL.42.000835</t>
   </si>
   <si>
     <t>Nonradiating anapole modes of dielectric particles in terahertz range</t>
   </si>
   <si>
     <t>Pavel Terekhov, Kseniia Baryshnikova, Alexander Shalin, Andrei Evlyukhin, Irina Khromova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>406-409</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756883</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -617,51 +617,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="172.101" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="231.086" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="214.662" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1114,99 +1114,99 @@
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="F18">
         <v>2017</v>
       </c>
       <c r="G18" t="s">
         <v>71</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="D19">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>12065</v>
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>74</v>
       </c>
       <c r="F19">
         <v>2017</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="H19"/>
+        <v>75</v>
+      </c>
+      <c r="H19">
+        <v>3.59</v>
+      </c>
       <c r="I19">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="D20">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>929</v>
+      </c>
+      <c r="E20">
+        <v>12065</v>
       </c>
       <c r="F20">
         <v>2017</v>
       </c>
       <c r="G20" t="s">
         <v>77</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
-        <v>1.79</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>81</v>
       </c>
       <c r="F21">
         <v>2016</v>
       </c>
       <c r="G21" t="s">
         <v>82</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>