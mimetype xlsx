--- v1 (2025-11-23)
+++ v2 (2026-06-15)
@@ -104,108 +104,108 @@
   <si>
     <t>10.1515/nanoph-2023-0373</t>
   </si>
   <si>
     <t>Bound states in the continuum in multipolar lattices</t>
   </si>
   <si>
     <t>Sergey Gladishev, Artem Shalev, Kristina Frizyuk, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.l241301</t>
   </si>
   <si>
     <t>Bound states in the continuum in the multipole approximation</t>
   </si>
   <si>
     <t>Metamaterials XIII</t>
   </si>
   <si>
     <t>10.1117/12.2621078</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202003804</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Individual Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fm2d.1</t>
   </si>
   <si>
     <t>Symmetry analysis and multipole classification of eigenmodes in electromagnetic resonators for engineering their optical properties</t>
   </si>
   <si>
     <t>Sergey Gladishev, Kristina Frizyuk, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.075103</t>
   </si>
   <si>
     <t>Analysis of multipolar contributions to eigenmodes in resonators of various shapes</t>
   </si>
   <si>
     <t>Сергей Гладышев, Кристина Фризюк, Андрей Богданов</t>
   </si>
   <si>
     <t>Nanophotonics VIII</t>
   </si>
   <si>
     <t>10.1117/12.2555709</t>
   </si>
   <si>
     <t>Bound states in the continuum and Fano resonances in the strong mode coupling regime</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Strong Mode Coupling and High-Q Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2018.JTh2A.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">