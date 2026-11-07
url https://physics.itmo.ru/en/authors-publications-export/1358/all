--- v6 (2026-08-16)
+++ v7 (2026-11-07)
@@ -251,75 +251,75 @@
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Artem Larin, Dmitry Permyakov, Anton Samusev, Anatoly E. Petukhov, Alexander O. Golubok, Alexander V. Arkhipov, Ivan Mukhin</t>
   </si>
   <si>
     <t>4612-4620</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.2c00986</t>
   </si>
   <si>
     <t>Formation of Luminescent Structures in Thin a-Si:H–Er Films Irradiated by Femtosecond Laser Pulses</t>
   </si>
   <si>
     <t>Artem Larin, Eduard Ageev, L. N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>681-686</t>
   </si>
   <si>
     <t>10.1134/s0021364021230090</t>
   </si>
   <si>
+    <t>Dielectric metasurface for emission control of magnetic dipole in the near-IR wavelength range</t>
+  </si>
+  <si>
+    <t>Vitaly Yaroshenko, Marina Obramenko, Artem Larin, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012165</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012165</t>
+  </si>
+  <si>
     <t>Up-conversion photoluminescence specificity of a hybrid sponge nanostructures</t>
   </si>
   <si>
     <t>Artem Larin, Egor Kurganov, Stephanie Bruyére, Alexandre Nomine, Eduard Ageev, Anton Samusev, Dmitry Zuev</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012082</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012082</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012165</t>
   </si>
   <si>
     <t>All‐Dielectric Nanostructures with a Thermoresponsible Dynamic Polymer Shell</t>
   </si>
   <si>
     <t>Anna A. Nikitina, Alexander S. Novikov, Artem Larin, Proloy Nandi, Utkur Mirsaidov, Daria V. Andreeva, Mikhail Rybin, Ekaterina V. Skorb</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>12737-12741</t>
   </si>
   <si>
     <t>10.1002/anie.202101188</t>
   </si>
   <si>
     <t>Luminescent Erbium‐Doped Silicon Thin Films for Advanced Anti‐Counterfeit Labels</t>
   </si>
   <si>
     <t>Artem Larin, Liliia N. Dvoretckaia, Alexey Mozharov, Ivan Mukhin, Artem Cherepakhin, Ivan Shishkin, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>