--- v0 (2025-10-11)
+++ v1 (2026-06-13)
@@ -56,99 +56,99 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Tunable high-order harmonic generation in GeSbTe nano-films</t>
   </si>
   <si>
     <t>Viacheslav Korolev, Artem Sinelnik, Mikhail Rybin, Petr Lazarenko, Olga Kushchenko, Victoria Glukhenkaya, Sergey Kozyukhin, Michael Zuerch, Christian Spielmann, Thomas Pertsch, Isabelle Staude, Daniil Kartashov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2023-0859</t>
   </si>
   <si>
     <t>High-Harmonic Generation from Resonant Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01511</t>
   </si>
   <si>
     <t>Generation of High Harmonics in Silicon Metasurfaces Boosted by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9542035</t>
   </si>
   <si>
     <t>Silicon metasurfaces with bound states in the continuum for high-harmonic generation</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2592977</t>
   </si>
   <si>
     <t>Bound States in the Continuum for Enhanced Generation of High Optical Harmonics</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF)</t>
   </si>
   <si>
     <t>10.1364/np.2020.npm3e.1</t>
   </si>
   <si>
     <t>High-Harmonic Generation in Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fth1c.5</t>
   </si>
   <si>
     <t>Enhanced terahertz emission from imprinted halide perovskite nanostructures</t>
   </si>
   <si>
     <t>Viacheslav Korolev, Anatoly Pushkarev, Petr A. Obraztsov, Anton N. Tsypkin, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>187-194</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0377</t>
   </si>
   <si>
     <t>A Few-Minute Synthesis of CsPbBr3 Nanolasers with a High Quality Factor by Spraying at Ambient Conditions</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Viacheslav Korolev, Daria Markina, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>