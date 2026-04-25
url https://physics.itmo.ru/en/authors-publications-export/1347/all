--- v2 (2026-01-13)
+++ v3 (2026-04-25)
@@ -278,77 +278,77 @@
   <si>
     <t>Zeying Zhang, Huadong Wang, Meng Su, Yali Sun, Shuang-Jie Tan, Ekaterina Ponkratova, Maoxiong Zhao, Dongdong Wu, Keyu Wang, Qi Pan, Bingda Chen, Dmitry Zuev, Yanlin Song</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>10.1002/anie.202109985</t>
   </si>
   <si>
     <t>Femtomolar Biodetection by a Compact Core–Shell 3D Chiral Metamaterial</t>
   </si>
   <si>
     <t>Mariachiara Manoccio, Marco Esposito, Elisabetta Primiceri, Angelo Leo, Vittorianna Tasco, Massimo Cuscunà, Dmitry Zuev, Yali Sun, Giuseppe Maruccio, Alessandro Romano, Angelo Quattrini, Giuseppe Gigli, Adriana Passaseo</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6179-6187</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01791</t>
   </si>
   <si>
+    <t>Numerical modelling of scattering properties of tunable hybrid nanostructures</t>
+  </si>
+  <si>
+    <t>Yali Sun, Evgeniy Minkevich, Eduard Ageev, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020047</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032009</t>
+  </si>
+  <si>
     <t>Optical resonant properties of plasmonic helices in visible range</t>
   </si>
   <si>
     <t>Yali Sun, Mariachiara Manoccio, Eduard Ageev, Marco Esposito, Shuhuan Zhang, Adriana Passaseo, Vittorianna Tasco, Dmitry Zuev</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020125</t>
   </si>
   <si>
     <t>10.1063/5.0032118</t>
   </si>
   <si>
-    <t>Numerical modelling of scattering properties of tunable hybrid nanostructures</t>
-[...10 lines deleted...]
-  <si>
     <t>A fluid-guided printing strategy for patterning high refractive index photonic microarrays</t>
   </si>
   <si>
     <t>Meng Su, Yali Sun, Bingda Chen, Zeying Zhang, Xu Yang, Sisi Chen, Qi Pan, Dmitry Zuev, Pavel Belov, Yanlin Song</t>
   </si>
   <si>
     <t>Science Bulletin</t>
   </si>
   <si>
     <t>250-256</t>
   </si>
   <si>
     <t>10.1016/j.scib.2020.07.008</t>
   </si>
   <si>
     <t>Tuning of far-field and near-field via fs-laser in various hybrid oligomers</t>
   </si>
   <si>
     <t>Yali Sun, Eduard Ageev, Dmitry Zuev</t>
   </si>
   <si>
     <t>012172</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012172</t>
@@ -359,93 +359,93 @@
   <si>
     <t>Georgiy Zograf, Margarita Chursina, Mihail Petrov, Pavel Belov, Filipp Komissarenko, Katherine Makarova, Anatoly Pushkarev, Yali Sun, P Ghosh, M Qiu, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012077</t>
   </si>
   <si>
     <t>Metal-dielectric nanoantenna for radiation control of a single-photon emitter</t>
   </si>
   <si>
     <t>Yali Sun, Vitaly Yaroshenko, Alexander Chebykin, Eduard Ageev, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.10.000029</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Coupling-based Huygens’ meta-atom utilizing bilayer complementary plasmonic structure for light manipulation</t>
   </si>
   <si>
     <t>Yali Sun</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/OE.25.016332</t>
   </si>
   <si>
     <t>Asymmetric optical transmission based on unidirectional excitation of surface plasmon polaritons in gradient metasurface</t>
   </si>
   <si>
     <t>10.1364/OE.25.013648</t>
   </si>
   <si>
     <t>Approach for fine-tuning of hybrid dimer antennas via laser melting at the nanoscale</t>
   </si>
   <si>
     <t>Yali Sun, Stanislav Kolodny, Sergey Lepeshov, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.201600272</t>
   </si>
   <si>
     <t>Manipulating Fano resonance via fs–laser melting of hybrid oligomers at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012140</t>
   </si>
   <si>
     <t>Electro-optical switch based on continuous metasurface embedded in Si substrate</t>
   </si>
   <si>
     <t>AIP Advances</t>
   </si>
   <si>
     <t>10.1063/1.4935918</t>
   </si>
   <si>
     <t>Silicon-based electro-optical switching based on tunable metasurface</t>
   </si>
   <si>
     <t>International Photonics and OptoElectronics</t>
   </si>
   <si>
     <t>JW3A.67</t>
   </si>
   <si>
     <t>10.1364/OEDI.2015.JW3A.67</t>
   </si>