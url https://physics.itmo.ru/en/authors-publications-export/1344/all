--- v3 (2026-03-21)
+++ v4 (2026-04-23)
@@ -12,79 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="358">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Piezocatalytic Nanoplatform Drives Mg2+-Release-Amplified Ferroptosis-Immune Synergy for Tumor Microenvironment Reprogramming</t>
+  </si>
+  <si>
+    <t>Chenghao Yu, Desheng Chen, Lili Feng, Pengyu Zang, Guanting He, Jiawei Liu, Mikhail Zyuzin, Mian Guo, Piaoping Yang</t>
+  </si>
+  <si>
+    <t>ACS Nano</t>
+  </si>
+  <si>
+    <t>10.1021/acsnano.5c22255</t>
+  </si>
+  <si>
+    <t>MicroRNA-200a as a therapeutic agent for acute and chronic liver pathologies and regeneration</t>
+  </si>
+  <si>
+    <t>Svetlana Rodimova, Lidia Mikhailova, Konstantin Arabuli, Dmitry Kozlov, Vera Kozlova, Dmitry Kuzmin, Ilya Shchechkin, Nikolai Bobrov, Artem Mozherov, Vladimir Zagainov, Peter Timashev, Elena Zagaynova, Daria S. Kuznetsova, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Biomaterials</t>
+  </si>
+  <si>
+    <t>10.1016/j.biomaterials.2026.124125</t>
+  </si>
+  <si>
     <t>Stoichiometry-dependent ROS generation efficiency in ternary quantum dots</t>
   </si>
   <si>
     <t>Ivan Reznik, Arina Cherednikova, Denis V. Danilov, Alexandra Koroleva, Evgeniy V. Zhizhin, Sergey  Cherevkov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2026.101523</t>
   </si>
   <si>
     <t>Selective detection of Staphylococcus aureus in food matrices using a chemiluminescent peroxidase-like DNA nanomachine</t>
   </si>
   <si>
     <t>Pavel Filatov, Vladislav A. Reushev, Ekaterina Shchekutieva, Georgy Otinov, Lili Feng, Tigran Vartanyan, Daria Gorbenko, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biosensors and Bioelectronics</t>
   </si>
   <si>
     <t>10.1016/j.bios.2026.118408</t>
   </si>
   <si>
     <t>Light-directed reprogramming of tumor-associated macrophages via STING agonist delivery</t>
@@ -155,51 +179,51 @@
   <si>
     <t>Lidia Mikhailova, Elizaveta Vysotina, Maria Timofeeva, Elena Kopoleva, Van Gulinian, Olesya Pashina, Konstantin Arabuli, Olga Gusliakova, Ekaterina Prikhozhdenko, Xiaoli Qi,  Петров Андрей, Eduard Ageev, Mihail Petrov, Constantino De Angelis, Mikhail Durymanov, Gleb Sukhorukov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.005</t>
   </si>
   <si>
     <t>Machine learning assisted rapid approach for quantitative prediction of biochemical parameters of blood serum with FTIR spectroscopy</t>
   </si>
   <si>
     <t>O.G. Chechekina, E.V. Tropina, Landysh Fatkhutdinova, Mikhail Zyuzin, Andrey Bogdanov, Yangyang Ju, K.N. Boldyrev</t>
   </si>
   <si>
     <t>Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy</t>
   </si>
   <si>
     <t>10.1016/j.saa.2024.125283</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>Hybrid plasmonic nanodiamonds for thermometry and local photothermal therapy of melanoma: a comparative study</t>
   </si>
   <si>
     <t>Elena Gerasimova, Landysh Fatkhutdinova, Ivan Vazhenin, Egor Uvarov, Elizaveta Vysotina, Lidia Mikhailova, Polina A. Lazareva, Dmitry Kostyushev, Maxim Abakumov, Alessandro Parodi, Vitaly Yaroshenko, Dmitry Zuev, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2024-0285</t>
   </si>
   <si>
     <t>Gilded vaterite particles: Synthesis, optical characterization, and label-free imaging</t>
   </si>
   <si>
     <t>Hani Barhum, Oleksii Peltek, Denis S. Kolchanov, Mariam Amer, Tamara Amro, Hadi Shamkhi Al Naeemah, Andrey Ushkov, Alexander A. Goncharenko, Mikhail Zyuzin, Pavel Ginzburg</t>
   </si>
@@ -263,125 +287,122 @@
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Single-Step Fabrication of Resonant Silicon–Gold Hybrid Nanoparticles for Efficient Optical Heating and Nanothermometry in Cells</t>
   </si>
   <si>
     <t>Elena Gerasimova, Egor Uvarov, Vitaly Yaroshenko, Olga Epifanovskaya, Alena Shakirova, Lev Logunov, Olga Vlasova, Alessandro Parodi, Andrey A. Zamyatnin, Alexander Timin, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1021/acsanm.3c03189</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
+    <t>Proteolytic Resistance Determines Albumin Nanoparticle Drug Delivery Properties and Increases Cathepsin B, D, and G Expression</t>
+  </si>
+  <si>
+    <t>Ekaterina P. Kolesova, Vera S. Egorova, Anastasiia O. Syrocheva, Anastasiia S. Frolova, Dmitry Kostyushev, Anastasiia Kostyusheva, Sergey Brezgin, Daria B. Trushina, Landysh Fatkhutdinova, Mikhail Zyuzin, Polina A. Demina, Evgeny V. Khaydukov, Andrey A. Zamyatnin, Alessandro Parodi</t>
+  </si>
+  <si>
+    <t>International Journal of Molecular Sciences</t>
+  </si>
+  <si>
+    <t>10.3390/ijms241210245</t>
+  </si>
+  <si>
     <t>Calcium carbonate nanoparticles tumor delivery for combined chemo-photodynamic therapy: Comparison of local and systemic administration</t>
   </si>
   <si>
     <t>Ksenia A. Mitusova, Aya Darwish, Anna  Rogova , Eduard Ageev, Aleksandra Brodskaia, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Controlled Release</t>
   </si>
   <si>
     <t>400-414</t>
   </si>
   <si>
     <t>10.1016/j.jconrel.2023.06.012</t>
   </si>
   <si>
-    <t>Proteolytic Resistance Determines Albumin Nanoparticle Drug Delivery Properties and Increases Cathepsin B, D, and G Expression</t>
-[...10 lines deleted...]
-  <si>
     <t>Sm/Co‐Doped Silica‐Based Nanozymes Reprogram Tumor Microenvironment for ATP‐Inhibited Tumor Therapy</t>
   </si>
   <si>
     <t>Siyi Li, He Ding, Jinghu Chang, Shikai Liu, Shuming Dong, Mikhail Zyuzin, Alexander Timin, Lili Feng, Fei He, Shili Gai, Piaoping Yang</t>
   </si>
   <si>
     <t>Advanced Healthcare Materials</t>
   </si>
   <si>
     <t>10.1002/adhm.202300652</t>
   </si>
   <si>
     <t>Synthesis of thieno[3,2-e]pyrrolo[1,2-a]pyrimidine derivatives and their precursors containing 2-aminothiophenes fragments as anticancer agents for therapy of pulmonary metastatic melanoma</t>
   </si>
   <si>
     <t>Anna  Rogova , Irina A. Gorbunova, Timofey Karpov, Roman Yu Sidorov, Aleksander E. Rubtsov, Daria A. Shipilovskikh, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>European Journal of Medicinal Chemistry</t>
   </si>
   <si>
     <t>10.1016/j.ejmech.2023.115325</t>
   </si>
   <si>
     <t>Theoretical simulation and experimental design of selenium and gold incorporated polymer-based microcarriers for ROS-mediated combined photothermal therapy</t>
   </si>
   <si>
     <t>Ksenia  Mitusova, Anna  Rogova , Elena Gerasimova, Eduard Ageev, Vitaly Yaroshenko, Sergei Shipilovskikh, Lili Feng, Piaoping Yang, Andrey A. Petrov, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Colloid and Interface Science</t>
   </si>
   <si>
     <t>232-246</t>
   </si>
   <si>
     <t>10.1016/j.jcis.2023.04.020</t>
   </si>
   <si>
     <t>Dual Nanozyme-Driven PtSn Bimetallic Nanoclusters for Metal-Enhanced Tumor Photothermal and Catalytic Therapy</t>
   </si>
   <si>
     <t>Yanlin Zhu, Ruoxi Zhao, Lili Feng, Chen Wang, Shuming Dong, Mikhail Zyuzin, Alexander Timin, Narisu Hu, Bin Liu, Piaoping Yang</t>
   </si>
   <si>
-    <t>ACS Nano</t>
-[...1 lines deleted...]
-  <si>
     <t>6833-6848</t>
   </si>
   <si>
     <t>10.1021/acsnano.3c00423</t>
   </si>
   <si>
     <t>Ligand-free template-assisted synthesis of stable perovskite nanocrystals with near-unity photoluminescence quantum yield within pores of vaterite spheres</t>
   </si>
   <si>
     <t>Oleksii Peltek, Pavel Talianov, Anna Krylova, Artem Polushkin, Elizaveta Anastasova, Daria D. Mikushina, Dmitry Gets, Lev Zelenkov, Soslan Khubezhov, Anatoly Pushkarev, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr00214d</t>
   </si>
   <si>
     <t>Droplet Microfluidic Synthesis of Halide Perovskites Affords Upconversion Lasing in Mie-Resonant Cuboids</t>
   </si>
   <si>
     <t>Irina Koryakina, Sabina Bikmetova, Daria Khmelevskaia, Daria Markina, Alina Kuleshova, Lev Logunov, Alexander Timin, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1021/acsanm.2c05469</t>
@@ -431,51 +452,51 @@
   <si>
     <t>Anatolii Otroshchenko, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Physics of Fluids</t>
   </si>
   <si>
     <t>10.1063/5.0122055</t>
   </si>
   <si>
     <t>Thermally Induced Mechanical Switching of the Second‐Harmonic Generation in pNIPAM Hydrogels‐Linked Resonant Au and Si Nanoparticles</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Lidia Mikhailova, Dmitriy Dolgintsev, Alexander Timin, Mikhail Zyuzin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202201375</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Overcoming the blood–brain barrier for the therapy of malignant brain tumor: current status and prospects of drug delivery approaches</t>
   </si>
   <si>
     <t>Ksenia  Mitusova, Oleksii Peltek, Timofey Karpov, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Nanobiotechnology</t>
   </si>
   <si>
     <t>10.1186/s12951-022-01610-7</t>
   </si>
   <si>
     <t>Fluorescence-based thermometry for precise estimation of nanoparticle laser-induced heating in cancerous cells at nanoscale</t>
   </si>
   <si>
     <t>Oleksii Peltek, Eduard Ageev, Pavel Talianov, Anna D. Mikushina, Olga S. Epifanovskaya, Aliaksei Dubavik, Vadim P. Veiko, Kirill Lepik, Dmitry Zuev, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1515/nanoph-2022-0314</t>
   </si>
@@ -617,51 +638,51 @@
   <si>
     <t>Halide Perovskite Nanocrystals with Enhanced Water Stability for Upconversion Imaging in a Living Cell</t>
   </si>
   <si>
     <t>Pavel Talianov, Oleksii Peltek, Mikhail Masharin, Soslan Khubezhov, Mikhail Baranov, Audrius Drabavičius, Alexander Timin, Lev Zelenkov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>8991-8998</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c01968</t>
   </si>
   <si>
     <t>Real-Time Temperature Monitoring of Photoinduced Cargo Release inside Living Cells Using Hybrid Capsules Decorated with Gold Nanoparticles and Fluorescent Nanodiamonds</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Pavel Talianov, Oleksii Peltek, Mikhail A. Baranov, Polina Kapitanova, Dmitry Zuev, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1021/acsami.1c05252</t>
   </si>
   <si>
     <t>Adaptive Nanoparticle‐Polymer Complexes as Optical Elements: Design and Application in Nanophotonics and Nanomedicine</t>
   </si>
   <si>
-    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1002/lpor.202000421</t>
   </si>
   <si>
     <t>Calcium Carbonate Core–Shell Particles for Incorporation of 225Ac and Their Application in Local α-Radionuclide Therapy</t>
   </si>
   <si>
     <t>Albert R. Muslimov, Dmitrii O. Antuganov, Yana V. Tarakanchikova, Michail A. Nadporojskii, Mikhail Zyuzin, Alexander S. Timin</t>
   </si>
   <si>
     <t>10.1021/acsami.1c02155</t>
   </si>
   <si>
     <t>Boosting transfection efficiency: A systematic study using layer-by-layer based gene delivery platform</t>
   </si>
   <si>
     <t>Yana V. Tarakanchikova, Dmitrii S. Linnik, Tatiana Mashel, Albert R. Muslimov, Sergey Pavlov, Kirill V. Lepik, Mikhail Zyuzin, Gleb B. Sukhorukov, Alexander S. Timin</t>
   </si>
   <si>
     <t>Materials Science and Engineering: C</t>
   </si>
   <si>
     <t>10.1016/j.msec.2021.112161</t>
   </si>
@@ -692,95 +713,92 @@
   <si>
     <t>An investigation of calcium carbonate core-shell particles for incorporation of 225Ac and sequester of daughter radionuclides: in vitro and in vivo studies</t>
   </si>
   <si>
     <t>Albert R. Muslimov, Dmitrii Antuganov, Yana V. Tarakanchikova, Timofey E. Karpov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>726-737</t>
   </si>
   <si>
     <t>10.1016/j.jconrel.2021.01.008</t>
   </si>
   <si>
     <t>Layer‐by‐Layer‐Assembled Capsule Size Affects the Efficiency of Packaging and Delivery of Different Genetic Cargo</t>
   </si>
   <si>
     <t>Yana V. Tarakanchikova, Albert R. Muslimov, Mikhail Zyuzin, Irina Nazarenko, Alexander S. Timin, Gleb B. Sukhorukov, Kirill V. Lepik</t>
   </si>
   <si>
     <t>Particle &amp; Particle Systems Characterization</t>
   </si>
   <si>
     <t>10.1002/ppsc.202000228</t>
   </si>
   <si>
+    <t>Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</t>
+  </si>
+  <si>
+    <t>Elena Gerasimova, Dmitrii Antuganov, Yana V. Tarakanchikova, Timofey E. Karpov, Tatiana V. Mashel, Oleksii Peltek, Alexandre Nomine, Stéphanie Bruyere, Yulia A. Kondratenko, Albert R. Muslimov, Alexander S. Timin, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020036</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031950</t>
+  </si>
+  <si>
     <t>Microfluidics-based synthesis of lead cesium bromide perovskite microcrystals</t>
   </si>
   <si>
     <t>Irina Koryakina, Daria Markina, Anatoly Evstrapov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020065</t>
   </si>
   <si>
     <t>10.1063/5.0032230</t>
   </si>
   <si>
-    <t>Development of effective strategies for the radionuclide incorporation into CaCO3 particles for in vivo studies</t>
-[...10 lines deleted...]
-  <si>
     <t>Development of Silica-Based Biodegradable Submicrometric Carriers and Investigating Their Characteristics as in Vitro Delivery Vehicles</t>
   </si>
   <si>
     <t>Mikhail Zyuzin, Dingcheng Zhu</t>
   </si>
   <si>
     <t>10.3390/ijms21207563</t>
   </si>
   <si>
     <t>Overcoming the delivery problem for therapeutic genome editing: Current status and perspective of non-viral methods</t>
   </si>
   <si>
     <t>Tatiana V. Mashel, Yana V. Tarakanchikova, Albert R. Muslimov, Mikhail Zyuzin, Alexander S. Timin, Kirill V. Lepik, Boris Fehse</t>
   </si>
   <si>
-    <t>Biomaterials</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1016/j.biomaterials.2020.120282</t>
   </si>
   <si>
     <t>Radiolabeling strategies of micron- and submicron sized core-shell carriers for in vivo studies</t>
   </si>
   <si>
     <t>Mikhail Zyuzin, Dmitrii Antuganov, Yana Tarakanchikova, Timofey Karpov, Tatiana Mashel, Elena Gerasimova, Oleksii Peltek, Alexandre Nomine, Stéphanie Bruyère, Yulia Kondratenko, Albert Muslimov</t>
   </si>
   <si>
     <t>31137-31147</t>
   </si>
   <si>
     <t>10.1021/acsami.0c06996</t>
   </si>
   <si>
     <t>Polymer capsules modified with iron oxide nanoparticles as an effective platform for MRI visualization and drug delivery</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Anna Andreychenko, Ekaterina Brui, A S Timin, G E Pavlovskaya, A N Khlobystov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>012037</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012037</t>
@@ -803,51 +821,51 @@
   <si>
     <t>George Zograf, Albert R. Muslimov, Ivan Shishkin, Alexandre Nomine, Jaafar Ghanbaja, Pintu Ghosh, Qiang Li, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.201900082</t>
   </si>
   <si>
     <t>Encapsulation of Enzymes in Porous Capsules via Particle Templating</t>
   </si>
   <si>
     <t>Mikhail Zyuzin, Pedro Ramos-Cabrer</t>
   </si>
   <si>
     <t>Methods in Molecular Biology</t>
   </si>
   <si>
     <t>227-241</t>
   </si>
   <si>
     <t>10.1007/978-1-0716-0215-7_15</t>
   </si>
   <si>
     <t>Optically responsive delivery platforms: from the design considerations to biomedical applications</t>
   </si>
   <si>
-    <t>Irina Koryakina, Daria S. Kuznetsova, Dmitry Zuev, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Daria S. Kuznetsova, Dmitry Zuev, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>39-74</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0423</t>
   </si>
   <si>
     <t>Development of Optimized Strategies for Growth Factors Incorporation onto Electrospun Fibrous Scaffolds to Promote Prolonged Release</t>
   </si>
   <si>
     <t>Timofey Karpov, Oleksii Peltek, Albert Muslimov, Yana Tarakanchikova, Tatiana Grunina, Maria Poponova, Anna S. Karyagina, Roman Chernozem, Igor Pariy, Yulia Mukhortova, Maria Surmeneva, Mikhail Zyuzin, Roman A. Surmenev</t>
   </si>
   <si>
     <t>5578-5592</t>
   </si>
   <si>
     <t>10.1021/acsami.9b20697</t>
   </si>
   <si>
     <t>Semiconductor resonant all-optical temperature sensor and thermal release trigger of encapsulated anti-cancer drugs for in vitro studies</t>
   </si>
   <si>
     <t>Georgiy Zograf, Margarita Chursina, Mihail Petrov, Pavel Belov, Filipp Komissarenko, Katherine Makarova, Anatoly Pushkarev, Yali Sun, P Ghosh, M Qiu, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
@@ -1049,81 +1067,81 @@
   <si>
     <t>Luminescent rare earth vanadate nanoparticles doped with Eu3+ andBi3 for sensing and imaging applications</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>972202-1-972</t>
   </si>
   <si>
     <t>10.1117/12.2214162</t>
   </si>
   <si>
     <t>Influence of Temperature on the Colloidal Stability of Polymer-Coated Gold Nanoparticles in Cell Culture Media</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>1723-1731</t>
   </si>
   <si>
     <t>10.1002/smll.201503232</t>
   </si>
   <si>
+    <t>Catalysis by multifunctional polyelectrolyte capsules</t>
+  </si>
+  <si>
+    <t>RSC Advances</t>
+  </si>
+  <si>
+    <t>81569-81577</t>
+  </si>
+  <si>
+    <t>10.1039/C6RA08171A</t>
+  </si>
+  <si>
     <t>Synthesis and functionalization of monodispersenear-ultraviolet and visible excitable multifunctional Eu3+, Bi3+:REVO4 nanophosphors for bioimaging and biosensing applications</t>
   </si>
   <si>
     <t>12221-12236</t>
   </si>
   <si>
     <t>10.1039/C6NR03369E</t>
   </si>
   <si>
     <t>Quantitative uptake of colloidal particles by cell cultures</t>
   </si>
   <si>
     <t>Science of the Total Environment</t>
   </si>
   <si>
     <t>819-828</t>
   </si>
   <si>
     <t>10.1016/j.scitotenv.2016.05.213</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1039/C6RA08171A</t>
   </si>
   <si>
     <t>The influence of the size and aspect ratioof anisotropic, porous CaCO3 particles on theiruptake by cells</t>
   </si>
   <si>
     <t>10.1186/s12951-015-0111-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1433,51 +1451,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I92"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="399.76" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1491,2558 +1509,2612 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
+      <c r="D2"/>
+      <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>3.01</v>
+        <v>15.88</v>
       </c>
       <c r="I2">
-        <v>0.55</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="E3">
-        <v>118408</v>
+        <v>124125</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>10.76</v>
+        <v>12.48</v>
       </c>
       <c r="I3">
-        <v>2.01</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>181</v>
+        <v>70</v>
       </c>
       <c r="E4">
-        <v>214632</v>
+        <v>101523</v>
       </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>6.25</v>
+        <v>3.01</v>
       </c>
       <c r="I4">
-        <v>1.22</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E5"/>
+        <v>298</v>
+      </c>
+      <c r="E5">
+        <v>118408</v>
+      </c>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>6.35</v>
+        <v>10.76</v>
       </c>
       <c r="I5">
-        <v>1.84</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D6"/>
-      <c r="E6"/>
+      <c r="D6">
+        <v>181</v>
+      </c>
+      <c r="E6">
+        <v>214632</v>
+      </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>13.14</v>
+        <v>6.25</v>
       </c>
       <c r="I6">
-        <v>3.78</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="D7"/>
+      <c r="D7">
+        <v>31</v>
+      </c>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
-        <v>6.97</v>
+        <v>6.35</v>
       </c>
       <c r="I7">
-        <v>2.06</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="D8">
-[...4 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H8">
-        <v>6.89</v>
+        <v>13.14</v>
       </c>
       <c r="I8">
-        <v>1.85</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
+        <v>2025</v>
+      </c>
+      <c r="G9" t="s">
         <v>40</v>
       </c>
-      <c r="D9">
-[...11 lines deleted...]
-      <c r="H9"/>
+      <c r="H9">
+        <v>6.97</v>
+      </c>
       <c r="I9">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10">
+        <v>16</v>
+      </c>
+      <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="D10">
-[...4 lines deleted...]
-      </c>
       <c r="F10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10">
-        <v>4.48</v>
+        <v>6.89</v>
       </c>
       <c r="I10">
-        <v>0.61</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
+      <c r="D11">
+        <v>6</v>
+      </c>
+      <c r="E11">
+        <v>1</v>
+      </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>49</v>
       </c>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11">
-        <v>3.64</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="D12"/>
-      <c r="E12"/>
+      <c r="D12">
+        <v>326</v>
+      </c>
+      <c r="E12">
+        <v>125283</v>
+      </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12">
-        <v>8.45</v>
+        <v>4.48</v>
       </c>
       <c r="I12">
-        <v>2.72</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="D13">
-[...4 lines deleted...]
-      </c>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
+      <c r="H13">
+        <v>12.9</v>
+      </c>
+      <c r="I13">
+        <v>3.64</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
+      <c r="D14"/>
+      <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
       <c r="H14">
-        <v>6.71</v>
+        <v>8.45</v>
       </c>
       <c r="I14">
-        <v>1.3</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="D15">
-        <v>161</v>
+        <v>497</v>
       </c>
       <c r="E15">
-        <v>213904</v>
+        <v>154714</v>
       </c>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="E16"/>
+        <v>68</v>
+      </c>
+      <c r="D16">
+        <v>670</v>
+      </c>
+      <c r="E16">
+        <v>160669</v>
+      </c>
       <c r="F16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
-        <v>6.14</v>
+        <v>6.71</v>
       </c>
       <c r="I16">
-        <v>1.18</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="E17"/>
+        <v>27</v>
+      </c>
+      <c r="D17">
+        <v>161</v>
+      </c>
+      <c r="E17">
+        <v>213904</v>
+      </c>
       <c r="F17">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17">
-        <v>6.84</v>
+        <v>7.9</v>
       </c>
       <c r="I17">
-        <v>1.42</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
         <v>76</v>
       </c>
       <c r="H18">
-        <v>12.26</v>
+        <v>6.14</v>
       </c>
       <c r="I18">
-        <v>3.76</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H19">
-        <v>6.14</v>
+        <v>6.84</v>
       </c>
       <c r="I19">
-        <v>1.18</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>2023</v>
       </c>
       <c r="G20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="H20">
-        <v>3.16</v>
+        <v>12.26</v>
       </c>
       <c r="I20">
-        <v>0.47</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
       <c r="F21">
         <v>2023</v>
       </c>
       <c r="G21" t="s">
         <v>87</v>
       </c>
       <c r="H21">
-        <v>11.47</v>
+        <v>6.14</v>
       </c>
       <c r="I21">
-        <v>1.81</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D22"/>
       <c r="E22">
-        <v>10245</v>
+        <v>101172</v>
       </c>
       <c r="F22">
         <v>2023</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H22">
-        <v>6.21</v>
+        <v>3.16</v>
       </c>
       <c r="I22">
-        <v>1.18</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>93</v>
       </c>
-      <c r="C23" t="s">
-[...3 lines deleted...]
-      <c r="E23"/>
+      <c r="D23">
+        <v>24</v>
+      </c>
+      <c r="E23">
+        <v>10245</v>
+      </c>
       <c r="F23">
         <v>2023</v>
       </c>
       <c r="G23" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H23">
-        <v>11.09</v>
+        <v>6.21</v>
       </c>
       <c r="I23">
-        <v>2.11</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>97</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>359</v>
+      </c>
+      <c r="E24" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>115325</v>
       </c>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24">
-        <v>7.09</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>11.47</v>
+      </c>
+      <c r="I24">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
-      <c r="D25">
-[...4 lines deleted...]
-      </c>
+      <c r="D25"/>
+      <c r="E25"/>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="H25">
-        <v>9.97</v>
+        <v>11.09</v>
       </c>
       <c r="I25">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>254</v>
+      </c>
+      <c r="E26">
+        <v>115325</v>
       </c>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H26">
-        <v>18.03</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.09</v>
+      </c>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" t="s">
         <v>110</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27">
+        <v>643</v>
+      </c>
+      <c r="E27" t="s">
         <v>111</v>
       </c>
-      <c r="C27" t="s">
-[...3 lines deleted...]
-      <c r="E27"/>
       <c r="F27">
         <v>2023</v>
       </c>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H27">
-        <v>8.31</v>
+        <v>9.97</v>
       </c>
       <c r="I27">
-        <v>1.74</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
         <v>114</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
         <v>115</v>
       </c>
-      <c r="C28" t="s">
-[...3 lines deleted...]
-      <c r="E28"/>
       <c r="F28">
         <v>2023</v>
       </c>
       <c r="G28" t="s">
         <v>116</v>
       </c>
       <c r="H28">
-        <v>6.14</v>
+        <v>18.03</v>
       </c>
       <c r="I28">
-        <v>1.18</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>118</v>
       </c>
       <c r="C29" t="s">
         <v>119</v>
       </c>
-      <c r="D29">
-[...4 lines deleted...]
-      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29">
         <v>2023</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H29">
-        <v>10.38</v>
+        <v>8.31</v>
       </c>
       <c r="I29">
-        <v>2.14</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
         <v>122</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
       <c r="F30">
         <v>2023</v>
       </c>
       <c r="G30" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H30">
-        <v>6.53</v>
+        <v>6.14</v>
       </c>
       <c r="I30">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>125</v>
+      </c>
+      <c r="C31" t="s">
         <v>126</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31">
+        <v>15</v>
+      </c>
+      <c r="E31" t="s">
         <v>127</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31">
+        <v>2023</v>
+      </c>
+      <c r="G31" t="s">
         <v>128</v>
       </c>
-      <c r="D31">
-[...10 lines deleted...]
-      </c>
       <c r="H31">
-        <v>6.58</v>
+        <v>10.38</v>
       </c>
       <c r="I31">
-        <v>1.35</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
         <v>130</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>131</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32">
+        <v>15</v>
+      </c>
+      <c r="E32">
+        <v>534</v>
+      </c>
+      <c r="F32">
+        <v>2023</v>
+      </c>
+      <c r="G32" t="s">
         <v>132</v>
       </c>
-      <c r="D32">
-[...10 lines deleted...]
-      </c>
       <c r="H32">
-        <v>4.98</v>
+        <v>6.53</v>
       </c>
       <c r="I32">
-        <v>1.19</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>135</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33"/>
+      <c r="D33">
+        <v>14</v>
+      </c>
       <c r="E33">
-        <v>2201375</v>
+        <v>5487</v>
       </c>
       <c r="F33">
         <v>2022</v>
       </c>
       <c r="G33" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H33">
-        <v>10.05</v>
+        <v>6.58</v>
       </c>
       <c r="I33">
-        <v>2.41</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
         <v>138</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>139</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34">
-        <v>452</v>
+        <v>34</v>
       </c>
       <c r="E34">
-        <v>139450</v>
+        <v>112015</v>
       </c>
       <c r="F34">
         <v>2022</v>
       </c>
       <c r="G34" t="s">
         <v>140</v>
       </c>
       <c r="H34">
-        <v>16.74</v>
+        <v>4.98</v>
       </c>
       <c r="I34">
-        <v>2.42</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>142</v>
       </c>
       <c r="C35" t="s">
         <v>143</v>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35"/>
+      <c r="D35"/>
+      <c r="E35">
+        <v>2201375</v>
+      </c>
       <c r="F35">
         <v>2022</v>
       </c>
       <c r="G35" t="s">
         <v>144</v>
       </c>
       <c r="H35">
-        <v>9.43</v>
+        <v>10.05</v>
       </c>
       <c r="I35">
-        <v>1.56</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>146</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D36">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E36"/>
+        <v>452</v>
+      </c>
+      <c r="E36">
+        <v>139450</v>
+      </c>
       <c r="F36">
         <v>2022</v>
       </c>
       <c r="G36" t="s">
         <v>147</v>
       </c>
       <c r="H36">
-        <v>7.92</v>
+        <v>16.74</v>
       </c>
       <c r="I36">
-        <v>2.12</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>149</v>
       </c>
       <c r="C37" t="s">
         <v>150</v>
       </c>
       <c r="D37">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="E37"/>
       <c r="F37">
         <v>2022</v>
       </c>
       <c r="G37" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H37">
-        <v>10.51</v>
+        <v>9.43</v>
       </c>
       <c r="I37">
-        <v>2.93</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
         <v>153</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="D38">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E38"/>
       <c r="F38">
         <v>2022</v>
       </c>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="H38">
-        <v>8.66</v>
+        <v>7.92</v>
       </c>
       <c r="I38">
-        <v>1.62</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>156</v>
+      </c>
+      <c r="C39" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39">
+        <v>34</v>
+      </c>
+      <c r="E39" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>212966</v>
       </c>
       <c r="F39">
         <v>2022</v>
       </c>
       <c r="G39" t="s">
         <v>159</v>
       </c>
       <c r="H39">
-        <v>7.33</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>10.51</v>
+      </c>
+      <c r="I39">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>161</v>
       </c>
       <c r="C40" t="s">
         <v>162</v>
       </c>
       <c r="D40">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>29</v>
+      </c>
+      <c r="E40">
+        <v>101571</v>
       </c>
       <c r="F40">
         <v>2022</v>
       </c>
       <c r="G40" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="H40"/>
+        <v>163</v>
+      </c>
+      <c r="H40">
+        <v>8.66</v>
+      </c>
       <c r="I40">
-        <v>0.75</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
         <v>165</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D41">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>139</v>
+      </c>
+      <c r="E41">
+        <v>212966</v>
       </c>
       <c r="F41">
         <v>2022</v>
       </c>
       <c r="G41" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="H41">
-        <v>11.47</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.33</v>
+      </c>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" t="s">
         <v>169</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42">
+        <v>5</v>
+      </c>
+      <c r="E42" t="s">
         <v>170</v>
       </c>
-      <c r="C42" t="s">
-[...3 lines deleted...]
-      <c r="E42"/>
       <c r="F42">
         <v>2022</v>
       </c>
       <c r="G42" t="s">
         <v>171</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
-        <v>1.4</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>173</v>
       </c>
       <c r="C43" t="s">
+        <v>97</v>
+      </c>
+      <c r="D43">
+        <v>344</v>
+      </c>
+      <c r="E43" t="s">
         <v>174</v>
       </c>
-      <c r="D43"/>
-      <c r="E43"/>
       <c r="F43">
         <v>2022</v>
       </c>
       <c r="G43" t="s">
         <v>175</v>
       </c>
       <c r="H43">
-        <v>7.08</v>
+        <v>11.47</v>
       </c>
       <c r="I43">
-        <v>2.27</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>177</v>
       </c>
       <c r="C44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44">
+        <v>2022</v>
+      </c>
+      <c r="G44" t="s">
         <v>178</v>
       </c>
-      <c r="D44">
-[...11 lines deleted...]
-      <c r="H44"/>
+      <c r="H44">
+        <v>9.97</v>
+      </c>
       <c r="I44">
-        <v>0.21</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" t="s">
         <v>181</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45">
+        <v>2022</v>
+      </c>
+      <c r="G45" t="s">
         <v>182</v>
       </c>
-      <c r="C45" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H45">
-        <v>0.48</v>
+        <v>7.08</v>
       </c>
       <c r="I45">
-        <v>0.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>183</v>
+      </c>
+      <c r="B46" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" t="s">
         <v>185</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46">
+        <v>2015</v>
+      </c>
+      <c r="E46" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>2894</v>
       </c>
       <c r="F46">
         <v>2021</v>
       </c>
       <c r="G46" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="H46"/>
       <c r="I46">
-        <v>1.45</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
         <v>189</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47">
+        <v>2015</v>
+      </c>
+      <c r="E47" t="s">
         <v>190</v>
-      </c>
-[...5 lines deleted...]
-        <v>102548</v>
       </c>
       <c r="F47">
         <v>2021</v>
       </c>
       <c r="G47" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H47">
-        <v>15.19</v>
+        <v>0.48</v>
       </c>
       <c r="I47">
-        <v>2.11</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
         <v>193</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>194</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-        <v>195</v>
+      <c r="D48">
+        <v>10</v>
+      </c>
+      <c r="E48">
+        <v>2894</v>
       </c>
       <c r="F48">
         <v>2021</v>
       </c>
       <c r="G48" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H48">
-        <v>6.48</v>
+        <v>7.67</v>
       </c>
       <c r="I48">
-        <v>2.56</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
         <v>197</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>198</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49"/>
-      <c r="E49"/>
+      <c r="E49">
+        <v>102548</v>
+      </c>
       <c r="F49">
         <v>2021</v>
       </c>
       <c r="G49" t="s">
         <v>199</v>
       </c>
       <c r="H49">
-        <v>9.23</v>
+        <v>15.19</v>
       </c>
       <c r="I49">
-        <v>2.54</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>201</v>
       </c>
       <c r="C50" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="D50"/>
-      <c r="E50">
-        <v>2000421</v>
+      <c r="E50" t="s">
+        <v>202</v>
       </c>
       <c r="F50">
         <v>2021</v>
       </c>
       <c r="G50" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H50">
-        <v>10.95</v>
+        <v>6.48</v>
       </c>
       <c r="I50">
-        <v>3.17</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C51" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51">
         <v>2021</v>
       </c>
       <c r="G51" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H51">
         <v>9.23</v>
       </c>
       <c r="I51">
         <v>2.54</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="D52"/>
       <c r="E52">
-        <v>112161</v>
+        <v>2000421</v>
       </c>
       <c r="F52">
         <v>2021</v>
       </c>
       <c r="G52" t="s">
         <v>209</v>
       </c>
       <c r="H52">
-        <v>7.33</v>
+        <v>10.95</v>
       </c>
       <c r="I52">
-        <v>1.23</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>211</v>
       </c>
       <c r="C53" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
         <v>2021</v>
       </c>
       <c r="G53" t="s">
         <v>212</v>
       </c>
       <c r="H53">
-        <v>10.51</v>
+        <v>9.23</v>
       </c>
       <c r="I53">
-        <v>2.93</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>214</v>
       </c>
       <c r="C54" t="s">
         <v>215</v>
       </c>
-      <c r="D54"/>
-[...1 lines deleted...]
-        <v>216</v>
+      <c r="D54">
+        <v>126</v>
+      </c>
+      <c r="E54">
+        <v>112161</v>
       </c>
       <c r="F54">
         <v>2021</v>
       </c>
       <c r="G54" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H54">
-        <v>8.13</v>
+        <v>7.33</v>
       </c>
       <c r="I54">
-        <v>1.06</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B55" t="s">
         <v>218</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55"/>
       <c r="F55">
         <v>2021</v>
       </c>
       <c r="G55" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="H55">
-        <v>11.47</v>
+        <v>10.51</v>
       </c>
       <c r="I55">
-        <v>1.81</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>221</v>
+      </c>
+      <c r="C56" t="s">
         <v>222</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56"/>
+      <c r="E56" t="s">
         <v>223</v>
       </c>
-      <c r="C56" t="s">
+      <c r="F56">
+        <v>2021</v>
+      </c>
+      <c r="G56" t="s">
         <v>224</v>
       </c>
-      <c r="D56"/>
-[...8 lines deleted...]
-      </c>
       <c r="H56">
-        <v>3.1</v>
+        <v>8.13</v>
       </c>
       <c r="I56">
-        <v>0.91</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>225</v>
+      </c>
+      <c r="B57" t="s">
         <v>226</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57">
+        <v>330</v>
+      </c>
+      <c r="E57" t="s">
         <v>227</v>
       </c>
-      <c r="C57" t="s">
+      <c r="F57">
+        <v>2021</v>
+      </c>
+      <c r="G57" t="s">
         <v>228</v>
       </c>
-      <c r="D57">
-[...11 lines deleted...]
-      <c r="H57"/>
+      <c r="H57">
+        <v>11.47</v>
+      </c>
       <c r="I57">
-        <v>0.19</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>230</v>
+      </c>
+      <c r="C58" t="s">
         <v>231</v>
       </c>
-      <c r="B58" t="s">
-[...9 lines deleted...]
-        <v>233</v>
+      <c r="D58"/>
+      <c r="E58">
+        <v>2000228</v>
       </c>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="H58"/>
+        <v>232</v>
+      </c>
+      <c r="H58">
+        <v>3.1</v>
+      </c>
       <c r="I58">
-        <v>0.19</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>233</v>
+      </c>
+      <c r="B59" t="s">
+        <v>234</v>
+      </c>
+      <c r="C59" t="s">
         <v>235</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59">
+        <v>2300</v>
+      </c>
+      <c r="E59" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>7563</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
         <v>237</v>
       </c>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
-        <v>1.46</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>239</v>
       </c>
       <c r="C60" t="s">
+        <v>235</v>
+      </c>
+      <c r="D60">
+        <v>2300</v>
+      </c>
+      <c r="E60" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>120282</v>
       </c>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
         <v>241</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
+      <c r="H60"/>
       <c r="I60">
-        <v>3.21</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>243</v>
       </c>
       <c r="C61" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="D61">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>21</v>
+      </c>
+      <c r="E61">
+        <v>7563</v>
       </c>
       <c r="F61">
         <v>2020</v>
       </c>
       <c r="G61" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H61">
-        <v>8.76</v>
+        <v>5.92</v>
       </c>
       <c r="I61">
-        <v>2.57</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>245</v>
+      </c>
+      <c r="B62" t="s">
         <v>246</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>178</v>
+        <v>15</v>
       </c>
       <c r="D62">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>258</v>
+      </c>
+      <c r="E62">
+        <v>120282</v>
       </c>
       <c r="F62">
         <v>2020</v>
       </c>
       <c r="G62" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="H62"/>
+        <v>247</v>
+      </c>
+      <c r="H62">
+        <v>12.48</v>
+      </c>
       <c r="I62">
-        <v>0.23</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>249</v>
+      </c>
+      <c r="C63" t="s">
+        <v>126</v>
+      </c>
+      <c r="D63">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
         <v>250</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F63">
         <v>2020</v>
       </c>
       <c r="G63" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="H63"/>
+        <v>251</v>
+      </c>
+      <c r="H63">
+        <v>8.76</v>
+      </c>
       <c r="I63">
-        <v>0.23</v>
+        <v>2.57</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>253</v>
+      </c>
+      <c r="C64" t="s">
+        <v>185</v>
+      </c>
+      <c r="D64">
+        <v>1461</v>
+      </c>
+      <c r="E64" t="s">
         <v>254</v>
-      </c>
-[...10 lines deleted...]
-        <v>1900082</v>
       </c>
       <c r="F64">
         <v>2020</v>
       </c>
       <c r="G64" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="H64"/>
       <c r="I64">
-        <v>3.78</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>256</v>
+      </c>
+      <c r="B65" t="s">
         <v>257</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>185</v>
+      </c>
+      <c r="D65">
+        <v>1461</v>
+      </c>
+      <c r="E65" t="s">
         <v>258</v>
-      </c>
-[...5 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F65">
         <v>2020</v>
       </c>
       <c r="G65" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C66" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D66">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>14</v>
+      </c>
+      <c r="E66">
+        <v>1900082</v>
       </c>
       <c r="F66">
         <v>2020</v>
       </c>
       <c r="G66" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="H66">
-        <v>8.45</v>
+        <v>13.14</v>
       </c>
       <c r="I66">
-        <v>2.72</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>264</v>
+      </c>
+      <c r="C67" t="s">
+        <v>265</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67" t="s">
         <v>266</v>
       </c>
-      <c r="B67" t="s">
+      <c r="F67">
+        <v>2020</v>
+      </c>
+      <c r="G67" t="s">
         <v>267</v>
       </c>
-      <c r="C67" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H67"/>
       <c r="I67">
-        <v>2.6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>268</v>
+      </c>
+      <c r="B68" t="s">
+        <v>269</v>
+      </c>
+      <c r="C68" t="s">
+        <v>60</v>
+      </c>
+      <c r="D68">
+        <v>9</v>
+      </c>
+      <c r="E68" t="s">
         <v>270</v>
       </c>
-      <c r="B68" t="s">
+      <c r="F68">
+        <v>2020</v>
+      </c>
+      <c r="G68" t="s">
         <v>271</v>
       </c>
-      <c r="C68" t="s">
-[...14 lines deleted...]
-      <c r="H68"/>
+      <c r="H68">
+        <v>8.45</v>
+      </c>
       <c r="I68">
-        <v>0.22</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>273</v>
+      </c>
+      <c r="C69" t="s">
+        <v>126</v>
+      </c>
+      <c r="D69">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F69">
         <v>2019</v>
       </c>
       <c r="G69" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="H69">
-        <v>7.63</v>
+        <v>8.46</v>
       </c>
       <c r="I69">
-        <v>1.77</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B70" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C70" t="s">
-        <v>119</v>
+        <v>185</v>
       </c>
       <c r="D70">
-        <v>11</v>
+        <v>1410</v>
       </c>
       <c r="E70" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="F70">
         <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="H70"/>
       <c r="I70">
-        <v>2.6</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>280</v>
+      </c>
+      <c r="B71" t="s">
+        <v>281</v>
+      </c>
+      <c r="C71" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71">
+        <v>7</v>
+      </c>
+      <c r="E71" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F71">
         <v>2019</v>
       </c>
       <c r="G71" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H71">
-        <v>6.18</v>
+        <v>7.63</v>
       </c>
       <c r="I71">
-        <v>1.44</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>285</v>
+      </c>
+      <c r="B72" t="s">
+        <v>286</v>
+      </c>
+      <c r="C72" t="s">
+        <v>126</v>
+      </c>
+      <c r="D72">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F72">
         <v>2019</v>
       </c>
       <c r="G72" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H72">
-        <v>11.24</v>
+        <v>8.46</v>
       </c>
       <c r="I72">
-        <v>5.79</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>289</v>
+      </c>
+      <c r="B73" t="s">
+        <v>290</v>
+      </c>
+      <c r="C73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73">
+        <v>8</v>
+      </c>
+      <c r="E73" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F73">
         <v>2019</v>
       </c>
       <c r="G73" t="s">
         <v>292</v>
       </c>
       <c r="H73">
-        <v>6.52</v>
+        <v>6.18</v>
       </c>
       <c r="I73">
-        <v>1.34</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>293</v>
       </c>
       <c r="B74" t="s">
         <v>294</v>
       </c>
       <c r="C74" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="D74">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>295</v>
       </c>
       <c r="F74">
         <v>2019</v>
       </c>
       <c r="G74" t="s">
         <v>296</v>
       </c>
       <c r="H74">
-        <v>8.6</v>
+        <v>11.24</v>
       </c>
       <c r="I74">
-        <v>2.6</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>297</v>
       </c>
       <c r="B75" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C75" t="s">
-        <v>298</v>
+        <v>150</v>
       </c>
       <c r="D75">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>17</v>
+      </c>
+      <c r="E75">
+        <v>90</v>
       </c>
       <c r="F75">
         <v>2019</v>
       </c>
       <c r="G75" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="H75">
-        <v>3.56</v>
+        <v>6.52</v>
       </c>
       <c r="I75">
-        <v>1.09</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>299</v>
+      </c>
+      <c r="B76" t="s">
+        <v>300</v>
+      </c>
+      <c r="C76" t="s">
+        <v>126</v>
+      </c>
+      <c r="D76">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
         <v>301</v>
       </c>
-      <c r="B76" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F76">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G76" t="s">
         <v>302</v>
       </c>
-      <c r="H76"/>
+      <c r="H76">
+        <v>8.6</v>
+      </c>
       <c r="I76">
-        <v>0.24</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>303</v>
       </c>
       <c r="B77" t="s">
+        <v>286</v>
+      </c>
+      <c r="C77" t="s">
         <v>304</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="D77">
+        <v>35</v>
+      </c>
+      <c r="E77" t="s">
         <v>305</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77">
+        <v>2019</v>
+      </c>
+      <c r="G77" t="s">
         <v>306</v>
       </c>
-      <c r="F77">
-[...4 lines deleted...]
-      </c>
       <c r="H77">
-        <v>8.1</v>
+        <v>3.56</v>
       </c>
       <c r="I77">
-        <v>2.78</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C78" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="D78">
         <v>1092</v>
       </c>
       <c r="E78">
-        <v>12182</v>
+        <v>12155</v>
       </c>
       <c r="F78">
         <v>2018</v>
       </c>
       <c r="G78" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0.24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>309</v>
+      </c>
+      <c r="B79" t="s">
         <v>310</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
+        <v>126</v>
+      </c>
+      <c r="D79" t="s">
         <v>311</v>
       </c>
-      <c r="C79" t="s">
-[...2 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F79">
         <v>2018</v>
       </c>
       <c r="G79" t="s">
         <v>313</v>
       </c>
       <c r="H79">
-        <v>4.77</v>
+        <v>8.1</v>
       </c>
       <c r="I79">
-        <v>1.09</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>314</v>
       </c>
       <c r="B80" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C80" t="s">
-        <v>315</v>
+        <v>185</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>1092</v>
       </c>
       <c r="E80">
-        <v>1802503</v>
+        <v>12182</v>
       </c>
       <c r="F80">
         <v>2018</v>
       </c>
       <c r="G80" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="H80"/>
       <c r="I80">
-        <v>5.65</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>316</v>
+      </c>
+      <c r="B81" t="s">
         <v>317</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" t="s">
         <v>318</v>
       </c>
-      <c r="C81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81">
-        <v>6107</v>
+        <v>167</v>
       </c>
       <c r="F81">
         <v>2018</v>
       </c>
       <c r="G81" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="H81">
-        <v>4.01</v>
+        <v>4.77</v>
       </c>
       <c r="I81">
-        <v>1.41</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
+        <v>320</v>
+      </c>
+      <c r="B82" t="s">
+        <v>286</v>
+      </c>
+      <c r="C82" t="s">
         <v>321</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E82">
-        <v>43617</v>
+        <v>1802503</v>
       </c>
       <c r="F82">
         <v>2018</v>
       </c>
       <c r="G82" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="H82">
-        <v>5.16</v>
+        <v>15.62</v>
       </c>
       <c r="I82">
-        <v>2.27</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
+        <v>323</v>
+      </c>
+      <c r="B83" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C83" t="s">
         <v>325</v>
       </c>
       <c r="D83">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83">
+        <v>6107</v>
+      </c>
+      <c r="F83">
+        <v>2018</v>
+      </c>
+      <c r="G83" t="s">
         <v>326</v>
       </c>
-      <c r="F83">
-[...4 lines deleted...]
-      </c>
       <c r="H83">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="I83">
-        <v>1.8</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>327</v>
+      </c>
+      <c r="B84" t="s">
+        <v>286</v>
+      </c>
+      <c r="C84" t="s">
         <v>328</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E84" t="s">
+        <v>24</v>
+      </c>
+      <c r="E84">
+        <v>43617</v>
+      </c>
+      <c r="F84">
+        <v>2018</v>
+      </c>
+      <c r="G84" t="s">
         <v>329</v>
       </c>
-      <c r="F84">
-[...4 lines deleted...]
-      </c>
       <c r="H84">
-        <v>6.01</v>
+        <v>5.16</v>
       </c>
       <c r="I84">
-        <v>2.92</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>330</v>
+      </c>
+      <c r="B85" t="s">
+        <v>286</v>
+      </c>
+      <c r="C85" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>325</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>332</v>
       </c>
       <c r="F85">
         <v>2017</v>
       </c>
       <c r="G85" t="s">
         <v>333</v>
       </c>
       <c r="H85">
         <v>4.49</v>
       </c>
       <c r="I85">
         <v>1.8</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>334</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C86" t="s">
+        <v>60</v>
+      </c>
+      <c r="D86">
+        <v>4</v>
+      </c>
+      <c r="E86" t="s">
         <v>335</v>
       </c>
-      <c r="D86">
-[...4 lines deleted...]
-      </c>
       <c r="F86">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G86" t="s">
         <v>336</v>
       </c>
       <c r="H86">
-        <v>4.03</v>
+        <v>6.01</v>
       </c>
       <c r="I86">
-        <v>1.51</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>337</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C87" t="s">
+        <v>331</v>
+      </c>
+      <c r="D87">
+        <v>28</v>
+      </c>
+      <c r="E87" t="s">
         <v>338</v>
       </c>
-      <c r="D87">
-[...2 lines deleted...]
-      <c r="E87" t="s">
+      <c r="F87">
+        <v>2017</v>
+      </c>
+      <c r="G87" t="s">
         <v>339</v>
       </c>
-      <c r="F87">
-[...5 lines deleted...]
-      <c r="H87"/>
+      <c r="H87">
+        <v>4.49</v>
+      </c>
       <c r="I87">
-        <v>0.24</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>340</v>
+      </c>
+      <c r="B88" t="s">
+        <v>286</v>
+      </c>
+      <c r="C88" t="s">
         <v>341</v>
       </c>
-      <c r="B88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>374</v>
+      </c>
+      <c r="E88">
+        <v>48</v>
       </c>
       <c r="F88">
         <v>2016</v>
       </c>
       <c r="G88" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="H88">
-        <v>8.64</v>
+        <v>4.03</v>
       </c>
       <c r="I88">
-        <v>3.45</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>343</v>
+      </c>
+      <c r="B89" t="s">
+        <v>286</v>
+      </c>
+      <c r="C89" t="s">
+        <v>344</v>
+      </c>
+      <c r="D89">
+        <v>9722</v>
+      </c>
+      <c r="E89" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F89">
         <v>2016</v>
       </c>
       <c r="G89" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="H89"/>
       <c r="I89">
-        <v>2.79</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>347</v>
+      </c>
+      <c r="B90" t="s">
+        <v>286</v>
+      </c>
+      <c r="C90" t="s">
         <v>348</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90">
+        <v>12</v>
+      </c>
+      <c r="E90" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F90">
         <v>2016</v>
       </c>
       <c r="G90" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="H90">
-        <v>4.9</v>
+        <v>8.64</v>
       </c>
       <c r="I90">
-        <v>1.65</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
+        <v>351</v>
+      </c>
+      <c r="B91" t="s">
+        <v>286</v>
+      </c>
+      <c r="C91" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D91">
         <v>6</v>
       </c>
       <c r="E91" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F91">
         <v>2016</v>
       </c>
       <c r="G91" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="H91">
         <v>3.11</v>
       </c>
       <c r="I91">
         <v>0.89</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
+        <v>355</v>
+      </c>
+      <c r="B92" t="s">
+        <v>286</v>
+      </c>
+      <c r="C92" t="s">
+        <v>119</v>
+      </c>
+      <c r="D92">
+        <v>8</v>
+      </c>
+      <c r="E92" t="s">
         <v>356</v>
       </c>
-      <c r="B92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F92">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G92" t="s">
         <v>357</v>
       </c>
       <c r="H92">
+        <v>7.37</v>
+      </c>
+      <c r="I92">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>358</v>
+      </c>
+      <c r="B93" t="s">
+        <v>286</v>
+      </c>
+      <c r="C93" t="s">
+        <v>359</v>
+      </c>
+      <c r="D93">
+        <v>568</v>
+      </c>
+      <c r="E93" t="s">
+        <v>360</v>
+      </c>
+      <c r="F93">
+        <v>2016</v>
+      </c>
+      <c r="G93" t="s">
+        <v>361</v>
+      </c>
+      <c r="H93">
+        <v>4.9</v>
+      </c>
+      <c r="I93">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" t="s">
+        <v>362</v>
+      </c>
+      <c r="B94" t="s">
+        <v>286</v>
+      </c>
+      <c r="C94" t="s">
+        <v>150</v>
+      </c>
+      <c r="D94">
+        <v>13</v>
+      </c>
+      <c r="E94">
+        <v>41275</v>
+      </c>
+      <c r="F94">
+        <v>2015</v>
+      </c>
+      <c r="G94" t="s">
+        <v>363</v>
+      </c>
+      <c r="H94">
         <v>4.24</v>
       </c>
-      <c r="I92">
+      <c r="I94">
         <v>1.22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>