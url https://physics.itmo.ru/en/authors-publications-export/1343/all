--- v0 (2025-10-06)
+++ v1 (2026-06-17)
@@ -110,102 +110,102 @@
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2020-0207</t>
   </si>
   <si>
     <t>Optical modes in perovskite nanowire with shallow bi-periodic grating</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Maxim Gorlach, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012013</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012013</t>
   </si>
   <si>
     <t>Active meta-optics and nanophotonics with halide perovskites</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Pavel Voroshilov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Aleksander Berestennikov, Pavel Voroshilov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>031307</t>
   </si>
   <si>
     <t>10.1063/1.5107449</t>
   </si>
   <si>
     <t>Beyond Quantum Confinement: Excitonic Nonlocality in Halide Perovskite Nanoparticles with Mie Resonances</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Ivan Iorsh, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>6747-6754</t>
   </si>
   <si>
     <t>10.1039/C8NR09837A</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>Optical properties of spatially dispersive Mie-resonant halide perovskite nanoparticles</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Ivan Iorsh, Sergey Makarov</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012009</t>
   </si>
   <si>
     <t>Halide-Perovskite Resonant Nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.201800784</t>
   </si>
   <si>
     <t>Фотоиндуцированная миграция ионов в оптически резонансных перовскитных наночастицах</t>
   </si>
   <si>
     <t>Дмитрий Гец, Екатерина Тигунцева, Александр Берестенников, Татьяна Ляшенко, Анатолий Пушкарев, Сергей Макаров, Анвар Захидов</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>