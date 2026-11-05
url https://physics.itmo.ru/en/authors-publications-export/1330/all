--- v4 (2026-06-17)
+++ v5 (2026-11-05)
@@ -191,51 +191,51 @@
   <si>
     <t>75-77</t>
   </si>
   <si>
     <t>Improving detection of fMRI activation at 1.5 T using high permittivity ceramics</t>
   </si>
   <si>
     <t>Vladislav Koloskov, Mikhail Zubkov, Georgiy Solomakha, Viktor Puchnin, Anatolii Levchuk, Irina Melchakova, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2023.107390</t>
   </si>
   <si>
     <t>A Surface RF Coil with a Configurable Field of View for 23Na MR Spectroscopy at 0.5T</t>
   </si>
   <si>
     <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017017</t>
   </si>
   <si>
     <t>Quadrature transceive wireless coil: Design concept and application for bilateral breast MRI at 1.5 T</t>
   </si>
   <si>
-    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Petrova, Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
+    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Raskina (Petrova), Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>10.1002/mrm.29507</t>
   </si>
   <si>
     <t>An Antenna Based on Three Coupled Dipoles with Minimized E-field for Ultra-high-field MRI</t>
   </si>
   <si>
     <t>Rustam  Balafendiev, Georgiy Solomakha, Marc Dubois, Redha Abdeddaim, Stefan Enoch, Constantin Simovski, Stanislav Glybovski</t>
   </si>
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195515</t>
   </si>
   <si>
     <t>Energy-Harvesting Coil for Circularly Polarized Fields in Magnetic Resonance Imaging</t>
   </si>