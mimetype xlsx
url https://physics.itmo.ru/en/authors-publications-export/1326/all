--- v1 (2026-04-01)
+++ v2 (2026-06-16)
@@ -68,66 +68,66 @@
   <si>
     <t>Jinxin Zhan, Tom Jehle, Sven Stephan, Ekaterina Tiguntseva, Sam S. Nochowitz, Petra Groß, Juanmei Duan, Sergey Makarov, Christoph Lienau</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c04491</t>
   </si>
   <si>
     <t>Nanoimprinted halide perovskite nanowires with directly-written gratings</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Ekaterina Tiguntseva, Ivan Sinev, Konstantin Ladutenko, Mingzhao Song, H.V. Demir, Sergey Makarov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101103</t>
   </si>
   <si>
     <t>Room-Temperature Lasing from Mie-Resonant Non-Plasmonic Nanoparticles</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Ekaterina Tiguntseva, Aleksandra Furasova, Pavel Tonkaev, Vladimir Mikhailovskii, Elena V. Ushakova,  Denis G. Baranov, Timur Shegai, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>8149–8156</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01468</t>
   </si>
   <si>
     <t>Fabrication of halide-perovskite resonant microcylinders by nanoimprint lithography</t>
   </si>
   <si>
-    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012178</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012178</t>
   </si>
   <si>
     <t>Single-particle perovskite lasers: from material properties to cavity design</t>
   </si>
   <si>
     <t>Artem Polushkin, Ekaterina Tiguntseva, Anatoly Pushkarev, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>599-610</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0443</t>
   </si>
@@ -176,69 +176,69 @@
   <si>
     <t>Ekaterina Tiguntseva, Anatoly Pushkarev, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>5522-5529</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b01912</t>
   </si>
   <si>
     <t>Resonant Silicon Nanoparticles for Enhanced Light Harvesting in Halide Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Ekaterina Tiguntseva, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.201800576</t>
   </si>
   <si>
     <t>Halide-Perovskite Resonant Nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.201800784</t>
   </si>
   <si>
     <t>Фотоиндуцированная миграция ионов в оптически резонансных перовскитных наночастицах</t>
   </si>
   <si>
     <t>Дмитрий Гец, Екатерина Тигунцева, Александр Берестенников, Татьяна Ляшенко, Анатолий Пушкарев, Сергей Макаров, Анвар Захидов</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>Light-Emitting Halide Perovskite Nanoantennas</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>1185-1190</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Laser post-processing of halide perovskites for enhanced photoluminescence and absorbance</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Filipp Komissarenko, Arthur Ishteev, Dmitry Zuev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>062002</t>
   </si>
@@ -605,51 +605,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="159.104" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="211.091" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="194.524" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>