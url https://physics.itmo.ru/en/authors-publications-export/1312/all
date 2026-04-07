--- v0 (2025-10-11)
+++ v1 (2026-04-07)
@@ -12,107 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Optically Reconfigurable Spherical Ge‐Sb‐Te Nanoparticles with Reversible Switching</t>
   </si>
   <si>
     <t>Mikhail Rybin, Artem Sinelnik, Mohammad Tajik, Evgenii V Ubyivovk, Sergey A. Yakovlev, Alexander B Pevtsov, Denis A Yavsin, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202100253</t>
   </si>
   <si>
     <t>Fabrication of spherical GeSbTe nanoparticles by laser printing technique</t>
   </si>
   <si>
-    <t>Mohammad Tajik, Dmitry Zuev, Valentin Milichko, Mikhail Rybin, Sergey Makarov</t>
+    <t>Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062017</t>
   </si>
   <si>
     <t>Optical properties of GST nanoparticles fabricated by laser printing technique</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mohammad Tajik, Valentin Milichko, Dmitry Zuev, Mikhail Rybin, Sergey Makarov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998100</t>
   </si>
   <si>
     <t>Light-induced tuning and reconfiguration of nanophotonic structures</t>
   </si>
   <si>
     <t>Sergey Makarov, Anastasia Zalogina, Mohammad Tajik, Dmitry Zuev, Mikhail Rybin, Yuri Kivshar</t>
   </si>
   <si>
     <t>UNSP 1700108</t>
   </si>
   <si>
     <t>10.1002/lpor.201700108</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -541,93 +538,93 @@
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>917</v>
       </c>
       <c r="E3">
         <v>62017</v>
       </c>
       <c r="F3">
         <v>2017</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0.24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D4">
         <v>1874</v>
       </c>
       <c r="E4">
         <v>40027</v>
       </c>
       <c r="F4">
         <v>2017</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.17</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F5">
         <v>2017</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H5">
         <v>8.53</v>
       </c>
       <c r="I5">
         <v>4.23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>