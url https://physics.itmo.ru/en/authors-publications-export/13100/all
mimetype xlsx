--- v0 (2025-10-06)
+++ v1 (2026-04-15)
@@ -44,93 +44,93 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Experimental evidence of gas-mediated heat transfer in porous solids measured by the flash method</t>
   </si>
   <si>
     <t>Alexander Lauerer, Artem  Lunev</t>
   </si>
   <si>
     <t>International Journal of Thermal Sciences</t>
   </si>
   <si>
     <t>10.1016/j.ijthermalsci.2022.107948</t>
   </si>
   <si>
     <t>Comment on “Laser-induced pressure-wave and barocaloric effect during flash diffusivity measurements” [Appl. Phys. Lett. 111, 051901 (2017)]</t>
   </si>
   <si>
     <t>Artem  Lunev</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>096101</t>
   </si>
   <si>
     <t>10.1063/5.0096847</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Comment on “High‐Temperature Thermal Transport in Porous Silica Materials: Direct Observation of a Switch from Conduction to Radiation”</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202205076</t>
   </si>
   <si>
     <t>Digital twin of a laser flash experiment helps to assess the thermal performance of metal foams</t>
   </si>
   <si>
     <t>Artem  Lunev, Alexander Lauerer, Vadim Zborovskii, Fabien Léonard</t>
   </si>
@@ -470,51 +470,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="166.245" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>