--- v0 (2025-10-11)
+++ v1 (2026-06-16)
@@ -44,108 +44,108 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Laser deposition of resonant silicon nanoparticles on perovskite for photoluminescence enhancement</t>
   </si>
   <si>
-    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Valentin Milichko, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
+    <t>Ekaterina Tiguntseva, Anastasia Zalogina, Dmitry Zuev, Mikhail Omelyanovich, Arthur Ishteev, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012053</t>
   </si>
   <si>
     <t>Light trapping in thin-fim solar cells: From plasmonic to dielectric structures</t>
   </si>
   <si>
     <t>Pavel Voroshilov, Mikhail Omelyanovich</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>319-321</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107797</t>
   </si>
   <si>
     <t>Multifold Emission Enhancement in Nanoimprinted Hybrid Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Mikhail Omelyanovich, Yuri Kivshar, Anvar Zakhidov</t>
+    <t>Sergey Makarov, Mikhail Omelyanovich, Anvar Zakhidov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>728-735</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00940</t>
   </si>
   <si>
     <t>Microgap thermophotovoltaic systems with low emission temperature and high electric output</t>
   </si>
   <si>
     <t>Mikhail Omelyanovich</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>115104(1-8)</t>
   </si>
   <si>
     <t>10.1088/2040-8978/18/11/115104</t>
   </si>
   <si>
     <t>Enhancement of perovskite solar cells by plasmonic nanoparticles</t>
   </si>
   <si>
-    <t>Mikhail Omelyanovich, Sergey Makarov, Valentin Milichko</t>
+    <t>Mikhail Omelyanovich, Sergey Makarov</t>
   </si>
   <si>
     <t>Material Science and Applications</t>
   </si>
   <si>
     <t>1380-1387</t>
   </si>
   <si>
     <t>10.4236/msa.2016.712064</t>
   </si>
   <si>
     <t>Perfect plasmonic absorbers for photovoltaic applications</t>
   </si>
   <si>
     <t>10.1088/2040-8978/17/12/125901</t>
   </si>
   <si>
     <t>Full Light Absorption in Single Arrays of Spherical Nanoparticles</t>
   </si>
   <si>
     <t>653-660</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.5b00073</t>
   </si>
@@ -488,51 +488,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="168.53" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="146.107" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>