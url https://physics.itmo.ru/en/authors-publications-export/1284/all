--- v3 (2026-06-15)
+++ v4 (2026-09-20)
@@ -65,75 +65,75 @@
   <si>
     <t>Switchable Huygens metasurface based on phase change material at telecommunication range</t>
   </si>
   <si>
     <t>Anna Kolesnikova, Natalia Kostina, Artem Sinelnik, Daniil Litvinov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2026.101527</t>
   </si>
   <si>
     <t>Optical pulling and pushing forces via Bloch surface waves</t>
   </si>
   <si>
     <t>Natalia Kostina, Mihail Petrov, Vjaceslavs Bobrovs, Alexander S. Shalin</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.464037</t>
   </si>
   <si>
+    <t>Long-range optical binding due to volumetric modes of hyperbolic metamaterial slab</t>
+  </si>
+  <si>
+    <t>Natalia Kostina, Denis Kislov, Alexey Proskurin, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020066</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032064</t>
+  </si>
+  <si>
     <t>Light-Induced particle binding assisted by metamaterial substrates</t>
   </si>
   <si>
     <t>Alexander Shalin, Natalia Kostina</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020113</t>
   </si>
   <si>
     <t>10.1063/5.0032090</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032064</t>
   </si>
   <si>
     <t>Nanoscale Tunable Optical Binding Mediated by Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Natalia Kostina, Denis Kislov, Aliaksandra N. Ivinskaya, Alexey Proskurin, Dmitrii N. Redka, Andrey Novitsky, Alexander Shalin</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>425-433</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.9b01378</t>
   </si>
   <si>
     <t>Numerical and analytical models for calculating optical forces near auxiliary plasmonic substrates</t>
   </si>
   <si>
     <t>Alexander Shalin, Aleksandra Ivinskaia, Natalia Kostina, Mihail Petrov, Andrey Bogdanov, Sergei Sukhov</t>
   </si>
   <si>
     <t>PROCEEDINGS OF THE INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2019 (ICCMSE-2019)</t>
   </si>