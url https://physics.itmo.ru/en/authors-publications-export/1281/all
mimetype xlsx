--- v6 (2026-06-01)
+++ v7 (2026-09-24)
@@ -248,77 +248,77 @@
   <si>
     <t>10.1002/lpor.202200295</t>
   </si>
   <si>
     <t>Tuning and switching effects of quasi-BIC states combining phase change materials with all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Angela Barreda, Chengjun Zou, Artem Sinelnik, Evgenii Menshikov, Ivan Sinev, Thomas Pertsch, Isabelle Staude</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
   </si>
   <si>
     <t>10.1364/ome.462695</t>
   </si>
   <si>
     <t>Optically Reconfigurable Spherical Ge‐Sb‐Te Nanoparticles with Reversible Switching</t>
   </si>
   <si>
     <t>Mikhail Rybin, Artem Sinelnik, Mohammad Tajik, Evgenii V Ubyivovk, Sergey A. Yakovlev, Alexander B Pevtsov, Denis A Yavsin, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.202100253</t>
   </si>
   <si>
+    <t>Switchable Purcell enhancement of photoluminescence by GST film</t>
+  </si>
+  <si>
+    <t>Olga Kushchenko, Artem Sinelnik, Ivan Shishkin, Dmitry Gets, Sergey Makarov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012077</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012077</t>
+  </si>
+  <si>
     <t>Active narrowband filter based on 2.5D metasurface from Ge2Sb2Te5</t>
   </si>
   <si>
     <t>Aleksandr Solomonov, Olga Kushchenko, D A Yavsin, Mikhail Rybin, Artem Sinelnik</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012147</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012147</t>
   </si>
   <si>
-    <t>Switchable Purcell enhancement of photoluminescence by GST film</t>
-[...10 lines deleted...]
-  <si>
     <t>Fabrication of Ge2Sb2Te5 metasurfaces by direct laser writing technique</t>
   </si>
   <si>
     <t>Daria Bochek, Kirill Samusev, D.A. Yavsin, Mikhail Limonov, Mikhail Rybin, Ivan Shishkin, Artem Sinelnik</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2021.107124</t>
   </si>
   <si>
     <t>Optical properties of icosahedral quasicrystals</t>
   </si>
   <si>
     <t>Artem Sinelnik, Ivan Shishkin, Xiaochang Yu, Kirill Samusev, Pavel Belov, Mikhail Limonov, Mikhail Rybin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020118</t>
   </si>
   <si>
     <t>10.1063/5.0032101</t>
   </si>
   <si>
     <t>Experimental Observation of Intrinsic Light Localization in Photonic Icosahedral Quasicrystals</t>
@@ -356,78 +356,78 @@
   <si>
     <t>Lydia Pogorelskaya, Andrey Bogdanov, Kirill Samusev, Artem Sinelnik, Zarina Sadrieva</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012118</t>
   </si>
   <si>
     <t>Multifunctional Scaffolds with Improved Antimicrobial Properties and Osteogenicity Based on Piezoelectric Electrospun Fibers Decorated with Bioactive Composite Microcapsules</t>
   </si>
   <si>
     <t>Mikhail Zyuzin, Oleksii Peltek, Artem Sinelnik</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10(41)</t>
   </si>
   <si>
     <t>34849-34868</t>
   </si>
   <si>
     <t>10.1021/acsami.8b09810</t>
   </si>
   <si>
+    <t>How To Count Nanoparticles With The Naked Eye?</t>
+  </si>
+  <si>
+    <t>Artem Sinelnik, Kirill Samusev</t>
+  </si>
+  <si>
+    <t>040045</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998118</t>
+  </si>
+  <si>
+    <t>Optical Diffraction from Photonic-graphene Metasurfaces</t>
+  </si>
+  <si>
+    <t>Artem Sinelnik, Mikhail Rybin, Mikhail Limonov, Kirill Samusev</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>540-543</t>
+  </si>
+  <si>
     <t>Quasi-crystalline and Disordered Photonic Structures Fabricated Using Direct Laser Writing</t>
   </si>
   <si>
-    <t>Artem Sinelnik, Mikhail Rybin, Mikhail Limonov, Kirill Samusev</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/1.4998059</t>
-  </si>
-[...19 lines deleted...]
-    <t>540-543</t>
   </si>
   <si>
     <t>Рассеяние света на диэлектрических метаповерхностях</t>
   </si>
   <si>
     <t>Артем Синельник, Кирилл Самусев, Михаил Лимонов, Михаил Рыбин</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>335-339</t>
   </si>
   <si>
     <t>10.7868/S0370274X17060029</t>
   </si>
   <si>
     <t>Optical properties of honeycomb photonic structures</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>DOI: 10.1103/PhysRevA.95.063837</t>
   </si>
@@ -1553,145 +1553,145 @@
         <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
       <c r="H28">
         <v>8.1</v>
       </c>
       <c r="I28">
         <v>2.78</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="s">
         <v>92</v>
       </c>
       <c r="D29">
         <v>1874</v>
       </c>
-      <c r="E29"/>
+      <c r="E29" t="s">
+        <v>116</v>
+      </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.17</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="D30"/>
       <c r="E30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
+      <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D31">
+        <v>1874</v>
+      </c>
+      <c r="E31"/>
       <c r="F31">
         <v>2018</v>
       </c>
-      <c r="G31"/>
+      <c r="G31" t="s">
+        <v>123</v>
+      </c>
       <c r="H31"/>
-      <c r="I31"/>
+      <c r="I31">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>125</v>
       </c>
       <c r="C32" t="s">
         <v>126</v>
       </c>
       <c r="D32">
         <v>105</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="F32">
         <v>2017</v>
       </c>
       <c r="G32" t="s">
         <v>128</v>
       </c>
       <c r="H32">
         <v>1.36</v>
       </c>
       <c r="I32">
         <v>0.5</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C33" t="s">
         <v>130</v>
       </c>
       <c r="D33">
         <v>95</v>
       </c>
       <c r="E33">
         <v>63837</v>
       </c>
       <c r="F33">
         <v>2017</v>
       </c>
       <c r="G33" t="s">
         <v>131</v>
       </c>
       <c r="H33">
         <v>2.91</v>
       </c>
       <c r="I33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>