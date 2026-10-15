--- v6 (2026-07-08)
+++ v7 (2026-10-15)
@@ -137,51 +137,51 @@
   <si>
     <t>Olga S. Pavlova, Mikhail V. Gulyaev, Lev L. Gervits, Anna Hurshkainen, Anton V. Nikulin, Viktor Puchnin, Ekaterina D. Teploukhova, Tatyana A. Kuropatkina, Nikolay V. Anisimov, Nataliya A. Medvedeva, Yury A. Pirogov</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>2318-2331</t>
   </si>
   <si>
     <t>10.1002/mrm.29606</t>
   </si>
   <si>
     <t>A Surface RF Coil with a Configurable Field of View for 23Na MR Spectroscopy at 0.5T</t>
   </si>
   <si>
     <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017017</t>
   </si>
   <si>
     <t>Quadrature transceive wireless coil: Design concept and application for bilateral breast MRI at 1.5 T</t>
   </si>
   <si>
-    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Petrova, Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
+    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Raskina (Petrova), Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1002/mrm.29507</t>
   </si>
   <si>
     <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
   </si>
   <si>
     <t>Viktor Puchnin, Anna Hurshkainen, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012116</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012116</t>
   </si>
   <si>
     <t>Metamaterial inspired resonator for targeted breast MRI at 1.5 T.</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
@@ -443,66 +443,66 @@
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-018-27327-y</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
+    <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998028</t>
+  </si>
+  <si>
     <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998040</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/1.4998028</t>
   </si>
   <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
     <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>193-197</t>
   </si>
@@ -1797,78 +1797,78 @@
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>142</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>145</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>150</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">