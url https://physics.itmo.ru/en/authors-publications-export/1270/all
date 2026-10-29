--- v0 (2025-10-11)
+++ v1 (2026-10-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -71,99 +71,96 @@
   <si>
     <t>II International Young Scientists Forum on Applied Physics and Engineering (YSF)</t>
   </si>
   <si>
     <t>73-76</t>
   </si>
   <si>
     <t>10.1109/YSF.2016.7753804</t>
   </si>
   <si>
     <t>New degrees of freedom of spin-optronics implemented by using hybrid surface waves localized at hyperbolic metasurface</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>449-454</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756892</t>
   </si>
   <si>
     <t>Spin control of light with hyperbolic metasurfaces</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Andrey Bogdanov, Ivan Iorsh, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.94.075446</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>New types of surface waves on hyperbolic metasurface</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Ivan Iorsh, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Anton Ovcharenko, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354895</t>
   </si>
   <si>
     <t>Dyakonov-like Plasmonic Localized Waves on Graphene Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Anton Ovcharenko, Andrey Bogdanov, Pavel Belov, Yuri Kivshar</t>
+    <t>Ivan Iorsh, Anton Ovcharenko, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Progress in Electromagnetics Research Symposium</t>
   </si>
   <si>
     <t>2347-2351</t>
   </si>
   <si>
     <t>Hybrid waves localized at hyperbolic metasurfaces</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Mingzhao Song, Andrey Bogdanov, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Anton Ovcharenko, Mingzhao Song, Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.235423</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -479,51 +476,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="154.391" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -569,160 +566,160 @@
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3">
         <v>2016</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D4">
         <v>94</v>
       </c>
       <c r="E4">
         <v>75446</v>
       </c>
       <c r="F4">
         <v>2016</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H4">
         <v>3.84</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2016</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.1</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>43586</v>
       </c>
       <c r="F6">
         <v>2015</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F7">
         <v>2015</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D8">
         <v>91</v>
       </c>
       <c r="E8">
         <v>235423</v>
       </c>
       <c r="F8">
         <v>2015</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H8">
         <v>3.72</v>
       </c>
       <c r="I8"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>