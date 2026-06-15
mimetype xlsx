--- v0 (2025-11-03)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -74,63 +74,63 @@
   <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Multipolar Engineering of Subwavelength Dielectric Particles for Scattering Enhancement</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.024052</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202003804</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Individual Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fm2d.1</t>
   </si>
   <si>
     <t>All-dielectric metamirror for independent and asymmetric wave-front control</t>
   </si>
   <si>
     <t>Mikhail Odit, Andrey Sayanskiy, V. S. Asadchy, Polina Kapitanova, S. A. Tretyakov, Pavel Belov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.100.205136</t>
   </si>
   <si>
     <t>All-dielectric Metasurfaces as an Efficient Tool for Electromagnetic Waves Manipulation</t>
   </si>
   <si>
     <t>Polina Kapitanova, Andrey Sayanskiy, Mikhail Odit, Pavel Belov</t>
   </si>
@@ -170,81 +170,78 @@
   <si>
     <t>2017 11th European Conference on Antennas and Propagation, EUCAP 2017</t>
   </si>
   <si>
     <t>2599-2602</t>
   </si>
   <si>
     <t>10.23919/EuCAP.2017.7928190</t>
   </si>
   <si>
     <t>Tunable high-temperature superconductor filter using ferroelectric capacitors</t>
   </si>
   <si>
     <t>Mikhail Odit</t>
   </si>
   <si>
     <t>Microwave Conference (EuMC), 2013 European</t>
   </si>
   <si>
     <t>672-675</t>
   </si>
   <si>
     <t>Multimode directionality in all-dielectric metasurfaces</t>
   </si>
   <si>
-    <t>Mikhail Odit, Polina Kapitanova, Yuri Kivshar</t>
+    <t>Mikhail Odit, Polina Kapitanova</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.165426</t>
   </si>
   <si>
     <t>All-dielectric bianisotropic metasurfaces</t>
   </si>
   <si>
     <t>Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS), 2016 10th International</t>
   </si>
   <si>
     <t>439-442</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746428</t>
   </si>
   <si>
     <t>Experimental demonstration of water based tunable metasurface</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4955272</t>
   </si>
   <si>
     <t>Experimental realisation of all-dielectric bianisotropic metasurfaces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mikhail Odit, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1063/1.4953023</t>
   </si>
   <si>
     <t>On-body surface electromagnetic wave propagation: Modeling and measurements</t>
   </si>
   <si>
     <t>Antennas and Propagation (EuCAP), 2016 10th European Conference on</t>
   </si>
   <si>
     <t>10.1109/EuCAP.2016.7481853</t>
   </si>
   <si>
     <t>Metamaterials for THz and optical applications</t>
   </si>
   <si>
     <t>Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS), 2013 7th International</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6809070</t>
   </si>
   <si>
     <t>Near field enhancement and focusing properties of multilayer arrays of plasmonics nano-ellipsoids</t>
   </si>
@@ -986,135 +983,135 @@
       </c>
       <c r="D15">
         <v>109</v>
       </c>
       <c r="E15">
         <v>11901</v>
       </c>
       <c r="F15">
         <v>2016</v>
       </c>
       <c r="G15" t="s">
         <v>60</v>
       </c>
       <c r="H15">
         <v>3.41</v>
       </c>
       <c r="I15">
         <v>1.67</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
         <v>108</v>
       </c>
       <c r="E16">
         <v>221903</v>
       </c>
       <c r="F16">
         <v>2016</v>
       </c>
       <c r="G16" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H16">
         <v>3.41</v>
       </c>
       <c r="I16">
         <v>1.67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2016</v>
       </c>
       <c r="G17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2013</v>
       </c>
       <c r="G18" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F19">
         <v>2013</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>