--- v2 (2026-04-26)
+++ v3 (2026-10-05)
@@ -170,51 +170,51 @@
   <si>
     <t>Dmitry Baranov, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1546–1551</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00358</t>
   </si>
   <si>
     <t>Femtosecond laser transfer of silicon nanoparticles with enhanced Raman response</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4954347</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>Dark-field imaging as a non-invasive method for characterization of whispering gallery modes in microdisk cavities</t>
   </si>
   <si>
     <t>Dmitry Baranov, Kirill Samusev, Ivan Shishkin, Anton Samusev, Pavel Belov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>749-752</t>
   </si>
   <si>
     <t>10.1364/OL.41.000749</t>
   </si>
   <si>
     <t>Antireflective properties of periodic nanopore arrays</t>
   </si>