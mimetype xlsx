--- v1 (2026-03-20)
+++ v2 (2026-04-26)
@@ -56,81 +56,81 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.9.014015</t>
   </si>
   <si>
     <t>Metal-dielectric nanocavity as a versatile optical sensing platform</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
+    <t>Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>403-405</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107828</t>
   </si>
   <si>
     <t>Polarization-resolved characterization of plasmon waves supported by an anisotropic metasurface</t>
   </si>
   <si>
     <t>Anton Samusev, Ivan Mukhin, Dmitry Permyakov, Ivan Sinev, Dmitry Baranov, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>32631-32639</t>
   </si>
   <si>
     <t>https://doi.org/10.1364/OE.25.032631</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Dielectric chain driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168026</t>
   </si>
   <si>
     <t>Dielectric Yagi-Uda nanoantennas driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
@@ -146,66 +146,66 @@
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>19-20</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7695718</t>
   </si>
   <si>
     <t>Microwave platform as a valuable tool for characterization of nanophotonic devices</t>
   </si>
   <si>
     <t>Ivan Shishkin, Dmitry Baranov, Alexey Slobozhanyuk, Dmitry Filonov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/srep35516</t>
   </si>
   <si>
     <t>Nonlinear Transient Dynamics of Photoexcited Resonant Silicon Nanostructures</t>
   </si>
   <si>
-    <t>Dmitry Baranov, Sergey Makarov, Valentin Milichko, Pavel Belov</t>
+    <t>Dmitry Baranov, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1546–1551</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00358</t>
   </si>
   <si>
     <t>Femtosecond laser transfer of silicon nanoparticles with enhanced Raman response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4954347</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>Dark-field imaging as a non-invasive method for characterization of whispering gallery modes in microdisk cavities</t>
   </si>
   <si>
     <t>Dmitry Baranov, Kirill Samusev, Ivan Shishkin, Anton Samusev, Pavel Belov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
@@ -587,51 +587,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="135.538" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>