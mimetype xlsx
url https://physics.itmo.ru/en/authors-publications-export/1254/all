--- v1 (2026-03-11)
+++ v2 (2026-04-30)
@@ -128,74 +128,74 @@
   <si>
     <t>Алина Четверикова, Николай Солодовченко, Кирилл Самусев, Кирилл  Бронников, Михаил Лимонов</t>
   </si>
   <si>
     <t>Физика твердого тела</t>
   </si>
   <si>
     <t>2033–2037</t>
   </si>
   <si>
     <t>10.61011/FTT.2024.11.59344.299</t>
   </si>
   <si>
     <t>Topology and curvature effects in the photonics of ring – split ring – cuboid transitions</t>
   </si>
   <si>
     <t>Mihail Bochkarev, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Materials Today</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2024.08.015</t>
   </si>
   <si>
+    <t>Scattering Spectra and Hot Spots in Dielectric Ring and Ring-disk Dimer</t>
+  </si>
+  <si>
+    <t>Аlina Сhetverikova, Kirill Bronnikov, Nikolay Solodovchenko, Mihail Bochkarev, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618589</t>
+  </si>
+  <si>
     <t>Photonics of Topological Transition from Dielectric Ring to Split Ring</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-6</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618369</t>
   </si>
   <si>
-    <t>Scattering Spectra and Hot Spots in Dielectric Ring and Ring-disk Dimer</t>
-[...10 lines deleted...]
-  <si>
     <t>Dyakonov surface waves in dielectric crystals with negative anisotropy</t>
   </si>
   <si>
     <t>Dmitry A. Chermoshentsev, Evgeny V. Anikin, Ilia M. Fradkin, Mikhail Sidorenko, Aleksandra Dudnikova, Aleksandr Kalganov, Mikhail Limonov, Nikolay A. Gippius, Sergey A. Dyakov</t>
   </si>
   <si>
     <t>3005-3015</t>
   </si>
   <si>
     <t>10.1515/nanoph-2024-0161</t>
   </si>
   <si>
     <t>Quadruplets of exceptional points and bound states in the continuum in dielectric rings</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/physrevb.109.075131</t>
   </si>
   <si>
     <t>Fano resonances in all-dielectric nanostructures</t>
   </si>
   <si>
     <t>All-Dielectric  Nanophotonics</t>
@@ -224,77 +224,77 @@
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.495800</t>
   </si>
   <si>
     <t>Cascades of Fano resonances in light scattering by dielectric particles</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Mikhail Sidorenko, Timur Seidov, Igor Popov, Elizaveta Nenasheva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1016/j.mattod.2022.09.007</t>
   </si>
   <si>
     <t>Bound states in the continuum versus material losses:  Ge 2 Sb 2 Te 5  as an example</t>
   </si>
   <si>
     <t>Daria Bochek, Nikolay Solodovchenko,  Denis A. Yavsin,  Alexander B. Pevtsov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.105.165425</t>
   </si>
   <si>
+    <t>Are there bound states in the continuum in a dielectric ring?</t>
+  </si>
+  <si>
+    <t>Daria Bochek, Nikolay Solodovchenko, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012017</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012017</t>
+  </si>
+  <si>
     <t>Resonant light scattering from dielectric ring of rectangular cross section</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, T Z Seidov, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012145</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012145</t>
   </si>
   <si>
-    <t>Are there bound states in the continuum in a dielectric ring?</t>
-[...10 lines deleted...]
-  <si>
     <t>Bound states in the continuum in strong-coupling and weak-coupling regimes under the cylinder – ring transition</t>
   </si>
   <si>
     <t>Nikolay Solodovchenko, Kirill Samusev, Daria Bochek, Mikhail Limonov</t>
   </si>
   <si>
     <t>4347-4355</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0351</t>
   </si>
   <si>
     <t>Fano resonance for applications</t>
   </si>
   <si>
     <t>Mikhail Limonov</t>
   </si>
   <si>
     <t>Advances in Optics and Photonics</t>
   </si>
   <si>
     <t>10.1364/aop.420731</t>
   </si>
   <si>
     <t>Fabrication of Ge2Sb2Te5 metasurfaces by direct laser writing technique</t>
@@ -689,71 +689,71 @@
   <si>
     <t>531-534</t>
   </si>
   <si>
     <t>10.1134/s0021364014090112</t>
   </si>
   <si>
     <t>Два режима создания трехмерных субмикронных структур методом лазерной литографии</t>
   </si>
   <si>
     <t>Иван Шишкин, Кирилл Самусев, Михаил Рыбин, Михаил Лимонов, Юрий Кившар, Павел Белов</t>
   </si>
   <si>
     <t>2097-2103</t>
   </si>
   <si>
     <t>Fano resonances in high-index dielectric photonic structures</t>
   </si>
   <si>
     <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1117/12.2051945</t>
   </si>
   <si>
+    <t>Cascades of Fano resonances in Mie scattering</t>
+  </si>
+  <si>
+    <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>580-587</t>
+  </si>
+  <si>
+    <t>10.1134/S1063783414030263</t>
+  </si>
+  <si>
     <t>Photonic properties of two-dimensional high-contrast periodic structures: Numerical calculations</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Ivan Sinev, Kirill Samusev, Mikhail Limonov</t>
-[...1 lines deleted...]
-  <si>
     <t>588-593</t>
   </si>
   <si>
     <t>10.1134/S1063783414030275</t>
   </si>
   <si>
-    <t>Cascades of Fano resonances in Mie scattering</t>
-[...7 lines deleted...]
-  <si>
     <t>Multiple Bragg diffraction in opal-based photonic crystals: Spectral and spatial dispersion</t>
   </si>
   <si>
     <t>Ivan Shishkin, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>035124(1-9)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.89.035124</t>
   </si>
   <si>
     <t>Mie scattering as a cascade of Fano resonances</t>
   </si>
   <si>
     <t>Mikhail Rybin, Kirill Samusev, Ivan Sinev, Yuri Kivshar, Mikhail Limonov</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>30107-30113</t>
   </si>
   <si>
     <t>10.1364/OE.21.030107</t>
@@ -803,69 +803,69 @@
   <si>
     <t>10.1038/ncomms1924</t>
   </si>
   <si>
     <t>Glassy nanostructures fabricated by the direct laser writing method</t>
   </si>
   <si>
     <t>Ivan Shishkin, Kirill Samusev, Mikhail Rybin, Mikhail Limonov, Yuri Kivshar</t>
   </si>
   <si>
     <t>1975-1980</t>
   </si>
   <si>
     <t>10.1134/S1063783412100319</t>
   </si>
   <si>
     <t>Inverted yablonovite fabricated by the direct laser writing method and its photonic structure</t>
   </si>
   <si>
     <t>457-461</t>
   </si>
   <si>
     <t>10.1134/S0021364012090123</t>
   </si>
   <si>
+    <t>Inverted Yablonovite-like 3D photonic crystals fabricated by laser nanolithography</t>
+  </si>
+  <si>
+    <t>84252C</t>
+  </si>
+  <si>
+    <t>10.1117/12.940752</t>
+  </si>
+  <si>
     <t>Optical diffraction from opal-based photonic structures: transition from 2D to 3D regimes</t>
   </si>
   <si>
     <t>Ivan Sinev, Mikhail Rybin, Anton Samusev, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>84250U</t>
   </si>
   <si>
     <t>10.1117/12.921548</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1117/12.940752</t>
   </si>
   <si>
     <t>Small-angle xray diffraction investigation of twinned opal-like structures</t>
   </si>
   <si>
     <t>Anton Samusev, Ivan Sinev, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>2073-2082</t>
   </si>
   <si>
     <t>10.1134/S1063783412100307</t>
   </si>
   <si>
     <t>Disorder-induced Fano resonance in 1D photonic crystals</t>
   </si>
   <si>
     <t>Anton Samusev, Mikhail Limonov, Mikhail Rybin</t>
   </si>
   <si>
     <t>2011 Int. Quantum El. Conf. (IQEC) and Conf. on Lasers and El.-Opt. (CLEO) Pacific Rim incorporating the Australasian Conf. on Opt., Lasers and Spectr. and the Australian Conf. on Opt. Fibre Techn.</t>
   </si>
   <si>
     <t>1041-1043</t>
   </si>
@@ -1502,81 +1502,81 @@
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
         <v>31.04</v>
       </c>
       <c r="I8">
         <v>8.07</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="D9"/>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>13</v>
+      </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>45</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
@@ -3148,78 +3148,78 @@
       </c>
       <c r="D68">
         <v>95</v>
       </c>
       <c r="E68" t="s">
         <v>261</v>
       </c>
       <c r="F68">
         <v>2012</v>
       </c>
       <c r="G68" t="s">
         <v>262</v>
       </c>
       <c r="H68">
         <v>1.52</v>
       </c>
       <c r="I68">
         <v>1.03</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>263</v>
       </c>
       <c r="B69" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="C69" t="s">
         <v>147</v>
       </c>
       <c r="D69">
         <v>8425</v>
       </c>
       <c r="E69" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F69">
         <v>2012</v>
       </c>
       <c r="G69" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0.24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>266</v>
+      </c>
+      <c r="B70" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C70" t="s">
         <v>147</v>
       </c>
       <c r="D70">
         <v>8425</v>
       </c>
       <c r="E70" t="s">
         <v>268</v>
       </c>
       <c r="F70">
         <v>2012</v>
       </c>
       <c r="G70" t="s">
         <v>269</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0.24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>270</v>
       </c>