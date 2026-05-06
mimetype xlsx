--- v1 (2026-03-19)
+++ v2 (2026-05-06)
@@ -188,71 +188,71 @@
   <si>
     <t>10.58530/2024/0464</t>
   </si>
   <si>
     <t>An array of paired folded-end dipoles for whole-brain imaging at 9.4 T</t>
   </si>
   <si>
     <t>Kristina Popova (Shin), F. Glang, D. Bosch, K. Scheffler, N.I. Avdievich, Stanislav Glybovski, Georgiy Solomakha</t>
   </si>
   <si>
     <t>Journal of Magnetic Resonance</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2024.107791</t>
   </si>
   <si>
     <t>Constraints on co- and cross-polarization reflection and transmission of Babinet-complementary metasurfaces</t>
   </si>
   <si>
     <t>Alexander Zhuravlev, L.M. Pulido-Mancera, Andrey Sayanskiy, Vladimir Lenets, Stanislav Glybovski, Juan Domingo Baena</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101320</t>
   </si>
   <si>
+    <t>Tailoring the Radiation Pattern of Infrared Self-Complementary Nanoantennas With Ultrawide Impedance Bandwidth</t>
+  </si>
+  <si>
+    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials62190.2024.10703221</t>
+  </si>
+  <si>
     <t>Constraints and Loss Effects of Babinet Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Zhuravlev, Stanislav Glybovski, Andrey Sayanskiy, Irina Melchakova, Juan Domingo Baena</t>
   </si>
   <si>
-    <t>2024 Eighteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/Metamaterials62190.2024.10703291</t>
   </si>
   <si>
-    <t>Tailoring the Radiation Pattern of Infrared Self-Complementary Nanoantennas With Ultrawide Impedance Bandwidth</t>
-[...7 lines deleted...]
-  <si>
     <t>Microwave analogy of Förster resonance energy transfer and effect of finite antenna length</t>
   </si>
   <si>
     <t>Kseniia Lezhennikova, Kaizad Rustomji, Pierre Jomin, Stanislav Glybovski, C. Martijn de Sterke, Jerome Wenger, Redha Abdeddaim, Stefan Enoch</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-024-59824-8</t>
   </si>
   <si>
     <t>Metasurface Modeling for Low Reflectance Polarization Conversion Based on a Multilayer Liquid Crystal Panel</t>
   </si>
   <si>
     <t>Vasiliy Surikov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2023 Antennas Design and Measurement International Conference (ADMInC)</t>
   </si>
   <si>
     <t>3-6</t>
   </si>
   <si>
     <t>10.1109/adminc59462.2023.10335381</t>
@@ -311,86 +311,86 @@
   <si>
     <t>An Antenna Based on Three Coupled Dipoles with Minimized E-field for Ultra-high-field MRI</t>
   </si>
   <si>
     <t>Rustam  Balafendiev, Georgiy Solomakha, Marc Dubois, Redha Abdeddaim, Stefan Enoch, Constantin Simovski, Stanislav Glybovski</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3195515</t>
   </si>
   <si>
     <t>Reply to Comments on “A Semi-Analytical Model of High-Permittivity Dielectric Ring Resonators for Magnetic Resonance Imaging”</t>
   </si>
   <si>
     <t>Marine A. C. Moussu, Redha Abdeddaim, Marc Dubois, Elodie Georget, Andrew G. Webb, Elizaveta Nenasheva, Pavel Belov, Stanislav Glybovski, Luisa Ciobanu, Stefan Enoch</t>
   </si>
   <si>
     <t>3131-3131</t>
   </si>
   <si>
     <t>10.1109/tap.2022.3143879</t>
   </si>
   <si>
+    <t>A Mode Decoupling Method for Circular Patch Antennas</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012140</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012140</t>
+  </si>
+  <si>
+    <t>Comparison of angular-selective metasurfaces as tools for sub-THz single-frequency sensing</t>
+  </si>
+  <si>
+    <t>Maksim Tumashov, J P del Risco, Stanislav Glybovski, Andrey Sayanskiy, S A Kuznetsov, Juan Domingo Baena</t>
+  </si>
+  <si>
+    <t>012158</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012158</t>
+  </si>
+  <si>
     <t>Polarization degeneracy of TE and TM eigenmodes for dielectric metasurface in the microwave</t>
   </si>
   <si>
     <t>Syuzanna Asadulina, Andrey Bogdanov, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012008</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012008</t>
   </si>
   <si>
-    <t>A Mode Decoupling Method for Circular Patch Antennas</t>
-[...19 lines deleted...]
-  <si>
     <t>Potential Reduction of Peripheral Local SAR for a Birdcage Body Coil at 3 Tesla Using a Magnetic Shield</t>
   </si>
   <si>
     <t>C.C. van Leeuwen, B.R. Steensma, Stanislav Glybovski, M.F.J. Lunenburg</t>
   </si>
   <si>
     <t>Frontiers in Physics</t>
   </si>
   <si>
     <t>10.3389/fphy.2021.716521</t>
   </si>
   <si>
     <t>Near Field Dipole-Dipole Coupling Near Conductive Plate In The Microwave Range: An RF Analogue To Förster Resonance Energy Transfer In Optics</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Stanislav Glybovski, Redha Abdeddaim, Kaizad Rustomji, Jerome Wenger, C. Martijn de Sterke, Stefan Enoch</t>
   </si>
   <si>
     <t>2021 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
   </si>
   <si>
     <t>10.1109/iceaa52647.2021.9539600</t>
   </si>
   <si>
     <t>Surface Waves on Self-Complementary Metasurfaces: All-Frequency Hyperbolicity, Extreme Canalization, and TE-TM Polarization Degeneracy</t>
@@ -455,113 +455,113 @@
   <si>
     <t>10.1038/s41467-020-20708-w</t>
   </si>
   <si>
     <t>Extending a birdcage coil for magnetic resonance imaging of a human head with an artificial magnetic shield</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Rustam  Balafendiev, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2020.100890</t>
   </si>
   <si>
     <t>Manipulation with Terahertz Wave Fronts Using Self-Complementary Metasurfaces</t>
   </si>
   <si>
     <t>Vladimir Lenets, S.A. Kuznetsov, Andrey Sayanskiy, Pavel Lazorskiy, Juan Domingo Baena, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2020 Fourteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials49557.2020.9285140</t>
   </si>
   <si>
+    <t>Floquet analysis of non-uniform self-complementary metasurface</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Vladimir Lenets, Sergei Kuznetsov, Stanislav Glybovski, Juan Domingo Baena</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020108</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031915</t>
+  </si>
+  <si>
+    <t>A method for E-field reduction using a surface coil based on three coupled dipoles</t>
+  </si>
+  <si>
+    <t>Rustam  Balafendiev, Georgiy Solomakha, Marc Dubois, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>020006</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031759</t>
+  </si>
+  <si>
+    <t>A method for current phase manipulation in RF-Cols for UHF MRI using individually driven slots</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, Rustam  Balafendiev, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>020121</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031919</t>
+  </si>
+  <si>
     <t>An extended birdcage coil for 7T MRI with a high-impedance shield</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020081</t>
   </si>
   <si>
     <t>10.1063/5.0032571</t>
   </si>
   <si>
     <t>Artificial dielectric for 7T MRI</t>
   </si>
   <si>
     <t>Alena Shchelokova, I. Zivkovic, Alexey Slobozhanyuk, J. P. del Risco, A. Webb, Stanislav Glybovski</t>
   </si>
   <si>
     <t>020132</t>
   </si>
   <si>
     <t>10.1063/5.0032015</t>
   </si>
   <si>
-    <t>Floquet analysis of non-uniform self-complementary metasurface</t>
-[...34 lines deleted...]
-  <si>
     <t>A Focusing Circular-Polarization THz Beam Splitter Based on a Self-Complementary Metasurface</t>
   </si>
   <si>
     <t>Vladimir Lenets, Sergei A. Kuznetsov, Andrey Sayanskiy, Pavel Lazorskiy, Juan Domingo Baena, Stanislav Glybovski</t>
   </si>
   <si>
     <t>IEEE Transactions on Terahertz Science and Technology</t>
   </si>
   <si>
     <t>165-174</t>
   </si>
   <si>
     <t>10.1109/tthz.2020.3036191</t>
   </si>
   <si>
     <t>An artificial dielectric slab for ultra high-field MRI: Proof of concept</t>
   </si>
   <si>
     <t>Alena Shchelokova, Alexey Slobozhanyuk, Juan D. Baena, Juan P. del Risco, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2020.106835</t>
   </si>
   <si>
     <t>Imaging of two samples with a single transmit/receive channel using coupled ceramic resonators for MR microscopy at 17.2 T</t>
@@ -599,278 +599,278 @@
   <si>
     <t>10.1109/tap.2020.3016495</t>
   </si>
   <si>
     <t>THz power divider based on self-complementary metasurface</t>
   </si>
   <si>
     <t>2020 14th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
   <si>
     <t>10.23919/eucap48036.2020.9135500</t>
   </si>
   <si>
     <t>Constructive Near-Field Interference Effect in a Birdcage MRI Coil with an Artificial Magnetic Shield</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Anna Hurshkainen, A. Vignaud, M. Dubois, P. Jomin, Irina Melchakova, Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>064004</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.13.064004</t>
   </si>
   <si>
+    <t>A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</t>
+  </si>
+  <si>
+    <t>Ksenia Lezhennikova, Anna Hurshkainen, Irina Melchakova, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>012085</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012085</t>
+  </si>
+  <si>
+    <t>A new RF-coil for UHF MRI based on a slotted microstrip line</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, J. T. Svejda, A. Rennings, D. Erni, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>012168</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012168</t>
+  </si>
+  <si>
     <t>Volume metasolenoid-based coil for 23Na MRI at 7 Tesla</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Anna Hurshkainen, Stanislav Glybovski, Anna Andreychenko</t>
   </si>
   <si>
     <t>012056</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012056</t>
   </si>
   <si>
     <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Polina Kapitanova, Ivan Iorsh, Stanislav Glybovski, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012196</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012196</t>
   </si>
   <si>
     <t>RF-resonator for clinical MR imaging in urology and andrology</t>
   </si>
   <si>
     <t>Evgeniy Koreshin, Mikhail Zubkov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>012069</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012069</t>
   </si>
   <si>
-    <t>A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</t>
-[...22 lines deleted...]
-  <si>
     <t>A Semi-Analytical Model Of High Permittivity Dielectric Ring Resonators for Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Marine A.C. Moussu, Marc Dubois, Andrew G. Webb, Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>6317-6329</t>
   </si>
   <si>
     <t>10.1109/tap.2020.2980771</t>
   </si>
   <si>
     <t>RF Coils for Preclinical Multinuclear Imaging Based on Coupled-wire Structures Working in Resonant and Non-resonant Regime</t>
   </si>
   <si>
     <t>Tania S. Vergara Gomez, Marc Dubois, Stanislav Glybovski, Julien de Rosny, Carsten Rockstuhl, Monique Bernard, Frank Kober</t>
   </si>
   <si>
     <t>2019 PhotonIcs &amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>10.1109/piers-spring46901.2019.9017435</t>
   </si>
   <si>
     <t>Metasurface for Near-Field Wireless Power Transfer With Reduced Electric Field Leakage</t>
   </si>
   <si>
     <t>Aleksandr Markvart, Mingzhao Song, Stanislav Glybovski, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>IEEE Access</t>
   </si>
   <si>
     <t>40224-40231</t>
   </si>
   <si>
     <t>10.1109/access.2020.2976755</t>
   </si>
   <si>
+    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski, Ingmar J. Voogt, Irina Melchakova, Pavel Belov, Cornelis A.T. van den Berg, Alexander J.E. Raaijmakers</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2019.100764</t>
+  </si>
+  <si>
     <t>Radio Frequency Coil for Dual-Nuclei MR Muscle Energetics Investigation Based on Two Capacitively Coupled Periodic Wire Arrays</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Marc Dubois, Christophe Vilmen, Stanislav Glybovski</t>
   </si>
   <si>
     <t>721-725</t>
   </si>
   <si>
     <t>10.1109/lawp.2019.2960610</t>
   </si>
   <si>
-    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
-[...7 lines deleted...]
-  <si>
     <t>Efficient Probes for Ultra-high-field Magnetic Resonance Microscopy Based on Coupled Ceramic Resonators</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, L. Ciobanu, B. Djemai, Pavel Belov, Stanislav Glybovski, E. Nenasheva, A. Webb, M. Moussu, M. Dubois</t>
   </si>
   <si>
     <t>2019 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas44984.2019.8958418</t>
   </si>
   <si>
+    <t>Investigation of surface waves on anisotropic self-complementary metasurfaces</t>
+  </si>
+  <si>
+    <t>Vladimir Lenets, Andrey Sayanskiy, Stanislav Glybovski, E. Martini, J. Baena, S. Maci</t>
+  </si>
+  <si>
+    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900944</t>
+  </si>
+  <si>
+    <t>Self-complementary metasurfaces as efficient tools for polarization sensitive control of THz beams</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Vladimir Lenets, S. Kuznetsov, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900847</t>
+  </si>
+  <si>
+    <t>Metasurface for Extension of Wireless Power Transfer Distance</t>
+  </si>
+  <si>
+    <t>Mingzhao Song, Pavel Belov, Stanislav Glybovski, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900879</t>
+  </si>
+  <si>
+    <t>Left-handed metamaterials matched to free space through mechanical tuning</t>
+  </si>
+  <si>
+    <t>A. C. Escobar, Andrey Sayanskiy, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900935</t>
+  </si>
+  <si>
     <t>Reflectionless perfect absorber with low angular and polarization sensitivity</t>
   </si>
   <si>
     <t>J. P. del Risco, Andrey Sayanskiy, J. D. Ortiz, Stanislav Glybovski</t>
   </si>
   <si>
-    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials.2019.8900945</t>
   </si>
   <si>
     <t>Quasi-isotropic Huygens resonant scatterer in microwaves</t>
   </si>
   <si>
     <t>A. C. Escobar, Andrey Sayanskiy, J. L. Araque-Quijano, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900867</t>
   </si>
   <si>
-    <t>Investigation of surface waves on anisotropic self-complementary metasurfaces</t>
-[...34 lines deleted...]
-  <si>
     <t>Frequency controllable polarization rotation of THz waves with a self-complementary metasurface</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Sergei A. Kuznetsov, Daria S. Tanygina, Juan P. del Risco, Stanislav Glybovski, Juan D. Baena</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2948738</t>
   </si>
   <si>
+    <t>Numerical and Experimental Evaluation of Short Folded Recieve-Only Dipoles for 9.4T Human Head Arrays</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova, A. Hennig, K. Schefler</t>
+  </si>
+  <si>
+    <t>2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
+  </si>
+  <si>
+    <t>10.1109/iceaa.2019.8879340</t>
+  </si>
+  <si>
     <t>Tunable all-dielectric RF-coils for magnetic resonance microscopy</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Stanislav Glybovski, M. A.C. Moussu, L. Ciobanu, E. Nenasheva, B. Djemai, M. Dubois, A. Webb, Pavel Belov</t>
   </si>
   <si>
-    <t>2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/iceaa.2019.8878984</t>
   </si>
   <si>
     <t>An artificial magnetic shield for a volume coil for 7T MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Ksenia Lezhennikova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/iceaa.2019.8878996</t>
   </si>
   <si>
-    <t>Numerical and Experimental Evaluation of Short Folded Recieve-Only Dipoles for 9.4T Human Head Arrays</t>
-[...7 lines deleted...]
-  <si>
     <t>Non-scattering Metasurface-bound Cavities for Field Localization, Enhancement, and Suppression</t>
   </si>
   <si>
     <t>F.S. Cuesta, Andrey Sayanskiy, Vladimir Lenets, X. Ma, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/tap.2019.2938661</t>
   </si>
   <si>
     <t>Systematic Analysis of the Improvements in Magnetic Resonance Microscopy with Ferroelectric Composite Ceramics</t>
   </si>
   <si>
     <t>Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.201900912</t>
   </si>
   <si>
     <t>Surface and Volumetric Modes of Resonators Based on Periodic Wires for MRI Applications</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Georgiy Solomakha, Anna Hurshkainen, Alexey Slobozhanyuk, Alena Shchelokova, Alexandr Kozachenko, Irina Melchakova</t>
@@ -896,293 +896,293 @@
   <si>
     <t>10.1002/nbm.4079</t>
   </si>
   <si>
     <t>A Quantitative Study of a New RF-coil for 7 Tesla Small-Animal Imaging</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Irina Melchakova, Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</t>
   </si>
   <si>
     <t>10.1109/apusncursinrsm.2018.8609429</t>
   </si>
   <si>
     <t>A Radiofrequency Coil Based on Hybridized Modes Two Resonant Dipoles</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012142</t>
   </si>
   <si>
+    <t>Huygens’ metasurfaces covering from waveplates to perfect absorbers</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
+  </si>
+  <si>
+    <t>511–514</t>
+  </si>
+  <si>
+    <t>10.1109/ICEAA.2018.8520494</t>
+  </si>
+  <si>
+    <t>Validity of homogenization for artificial plasmas: Straight strips versus zigzag strips</t>
+  </si>
+  <si>
+    <t>Andrey Sayanskiy, Dmitry Zhirihin, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>31–33</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534144</t>
+  </si>
+  <si>
+    <t>A linear-to-circular polarization converter with broadband transparency based on Huygens’ metasurface</t>
+  </si>
+  <si>
+    <t>343–345</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534062</t>
+  </si>
+  <si>
+    <t>The physics of self-complementary metasurfaces under circularly polarized waves</t>
+  </si>
+  <si>
+    <t>37–39</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2018.8534054</t>
+  </si>
+  <si>
     <t>The physics of self-complementary metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Sayanskiy, Stanislav Glybovski</t>
-[...4 lines deleted...]
-  <si>
     <t>515–517</t>
   </si>
   <si>
     <t>10.1109/ICEAA.2018.8520493</t>
   </si>
   <si>
     <t>Self-complementary tessellations as universal design approach for lp-to-cp transforming frequency selective surfaces</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Andrey Sayanskiy, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
-    <t>2018 12th Int. Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>155–157</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2018.8534085</t>
   </si>
   <si>
     <t>Broadband-Reflectionless Perfect Absorber Made of Planar Resonators</t>
   </si>
   <si>
     <t>34–36</t>
   </si>
   <si>
     <t>https://ieee</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2018.8534141</t>
   </si>
   <si>
-    <t>Huygens’ metasurfaces covering from waveplates to perfect absorbers</t>
-[...37 lines deleted...]
-  <si>
     <t>Tunability methods for magnetic resonance imaging applications of metasurfaces</t>
   </si>
   <si>
     <t>Alena Shchelokova, Ekaterina Brui, Stanislav Glybovski, Alexey Slobozhanyuk, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2018.8534104</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipoles Using Metasurfaces of Resonant Dipoles and Split-Loop Resonators</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2018.8534082</t>
   </si>
   <si>
     <t>Experimental observation of hybrid TE-TM polarized surface waves supported by hyperbolic metasurface</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.195404</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipole Antennas by a Split-Loop Resonator</t>
   </si>
   <si>
     <t>Radio Science</t>
   </si>
   <si>
     <t>1398-1405</t>
   </si>
   <si>
     <t>10.1029/2018RS006679</t>
   </si>
   <si>
     <t>Mode hopping in arrays of resonant thin wires over a dielectric interface</t>
   </si>
   <si>
     <t>Victor Zalipaev, Alena Shchelokova, Irina Melchakova, Stanislav Glybovski, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.174302</t>
   </si>
   <si>
+    <t>Decoupling of Dipole Antennas by a Split Loop</t>
+  </si>
+  <si>
+    <t>Stanislav Glybovski, Anna Hurshkainen</t>
+  </si>
+  <si>
+    <t>012137</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012137</t>
+  </si>
+  <si>
+    <t>Small animal large field of view magnetic resonance imaging with metamaterial-inspired resonator</t>
+  </si>
+  <si>
+    <t>Mikhail Zubkov, Anna Hurshkainen, Ekaterina Brui, Stanislav Glybovski, Irina Melchakova</t>
+  </si>
+  <si>
+    <t>012180</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012180</t>
+  </si>
+  <si>
     <t>Passive Decoupling Techniques in Ultra-High Field MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski</t>
   </si>
   <si>
     <t>012049</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012049</t>
   </si>
   <si>
-    <t>Decoupling of Dipole Antennas by a Split Loop</t>
-[...22 lines deleted...]
-  <si>
     <t>Passive Electromagnetic Decoupling in an Active Metasurface of Dipoles</t>
   </si>
   <si>
     <t>53-61</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2018.10.001</t>
   </si>
   <si>
     <t>The dual‐mode dipole: A new array element for 7T body imaging with reduced SAR</t>
   </si>
   <si>
     <t>Georgiy Solomakha, Carel van Leeuwen, Alexander Raaijmakers, Alexander Popugaev, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>1459-1469</t>
   </si>
   <si>
     <t>10.1002/mrm.27485</t>
   </si>
   <si>
     <t>Broadband Huygens' Metasurface Based on Hybrid Resonances</t>
   </si>
   <si>
     <t>034026</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.10.034026</t>
   </si>
   <si>
     <t>Small animal whole-body imaging with metamaterial-inspired RF coil</t>
   </si>
   <si>
     <t>31(8)</t>
   </si>
   <si>
     <t>e3952</t>
   </si>
   <si>
     <t>10.1002/nbm.3952</t>
   </si>
   <si>
+    <t>Resonance scattering of a plane electromagnetic wave by electric dipole located inside resonator formed by two parallel disks</t>
+  </si>
+  <si>
+    <t>Victor Zalipaev, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8261977</t>
+  </si>
+  <si>
     <t>Hybridized eigenmodes of periodic wire arrays and their application in radiofrequency coils for preclinical MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
-    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
     <t>Electromagnetic guided waves on infinite and finite periodic linear arrays of thin metallic wires</t>
   </si>
   <si>
-    <t>Victor Zalipaev, Stanislav Glybovski</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/PIERS.2017.8262409</t>
   </si>
   <si>
     <t>Metasurface-based wireless coils for magnetic resonance imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Alexey Slobozhanyuk, Stanislav Glybovski, Mikhail Zubkov, Ekaterina Brui, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE Int. Conf. on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/COMCAS.2017.8244854</t>
   </si>
   <si>
-    <t>Resonance scattering of a plane electromagnetic wave by electric dipole located inside resonator formed by two parallel disks</t>
-[...4 lines deleted...]
-  <si>
     <t>Volumetric Wireless Coil Based on Periodically Coupled Split-Loop Resonators for Clinical Wrist Imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Stanislav Glybovski, Mikhail Zubkov, Ekaterina Brui, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>1726-1737</t>
   </si>
   <si>
     <t>10.1002/mrm.27140</t>
   </si>
   <si>
     <t>Adjustable subwavelength metasurface-inspired resonator for magnetic resonance imaging</t>
   </si>
   <si>
     <t>Ekaterina Brui, Alena Shchelokova, Mikhail Zubkov, Irina Melchakova, Stanislav Glybovski, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Physica Status Solidi (A) Applications and Materials</t>
   </si>
   <si>
     <t>10.1002/pssa.201700788</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
@@ -1226,182 +1226,182 @@
   <si>
     <t>Alena Shchelokova, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>82-84</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107846</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
     <t>High Frequency Asymptotic Description of Resonant Antenna Formed by Two Metallic Parallel Disks</t>
   </si>
   <si>
     <t>507-513</t>
   </si>
   <si>
     <t>doi:10.1109/TAP.2016.2635621</t>
   </si>
   <si>
+    <t>Tunable hybrid metasurfaces for image quality enhancement</t>
+  </si>
+  <si>
+    <t>Alexey Slobozhanyuk, Yuri Kivshar, Alena Shchelokova, Irina Melchakova, Stanislav Glybovski, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2017 IEEE Int. Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</t>
+  </si>
+  <si>
+    <t>doi: 10.1109/APUSNCURSINRSM.2017.8072791</t>
+  </si>
+  <si>
     <t>Tunable hybrid metasurfaces for MRI applications</t>
   </si>
   <si>
     <t>doi: 10.1063/1.4998062</t>
   </si>
   <si>
-    <t>Tunable hybrid metasurfaces for image quality enhancement</t>
-[...8 lines deleted...]
-    <t>doi: 10.1109/APUSNCURSINRSM.2017.8072791</t>
+    <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998028</t>
   </si>
   <si>
     <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998040</t>
   </si>
   <si>
-    <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
-[...7 lines deleted...]
-  <si>
     <t>Mushroom High-Impedance Metasurfaces for Perfect Absorption at Two Angles of Incidence</t>
   </si>
   <si>
     <t>2626 - 2629</t>
   </si>
   <si>
     <t>10.1109/LAWP.2017.2736506</t>
   </si>
   <si>
     <t>Broadband and Thin Linear-to-Circular Polarizers Based on Self-Complementary Zigzag Metasurfaces</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>4124-4133</t>
   </si>
   <si>
     <t>10.1109/TAP.2017.2717964</t>
   </si>
   <si>
     <t>Broadband 3D Luneburg Lenses Based on Metamaterials of Radially Diverging Dielectric Rods</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Stanislav Glybovski, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>1520-1523</t>
   </si>
   <si>
     <t>10.1109/LAWP.2016.2647383</t>
   </si>
   <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
+    <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
+  </si>
+  <si>
+    <t>2016 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>193-197</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2016.7756840</t>
+  </si>
+  <si>
+    <t>Low plasma frequency zigzag metamaterials</t>
+  </si>
+  <si>
+    <t>Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
+  </si>
+  <si>
+    <t>37-39</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2016.7746409</t>
+  </si>
+  <si>
     <t>Experimental characterization of microwave self-complimentary metasurfaces for linear-to-circular polarization transform</t>
   </si>
   <si>
-    <t>2016 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>36-40</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756809</t>
   </si>
   <si>
     <t>A dual-frequency MRI coil for small animal imaging at 7 Tesla based on metamaterial-inspired wire structures</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
-    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
-[...1 lines deleted...]
-  <si>
     <t>241-243</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746502</t>
   </si>
   <si>
-    <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
-[...22 lines deleted...]
-  <si>
     <t>Safety aspects of the metamaterial resonator for application in magnetic resonance imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Alexey Slobozhanyuk, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>1397-1398</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7696405</t>
   </si>
   <si>
     <t>Enhancement of Radiation With Irregular Wire Media</t>
   </si>
   <si>
     <t>5469 - 5474</t>
   </si>
   <si>
     <t>10.1109/TAP.2016.2606569</t>
   </si>
   <si>
     <t>Giant spatial-dispersion-induced birefringence in metamaterials</t>
@@ -1430,66 +1430,66 @@
   <si>
     <t>10.1063/1.4952740</t>
   </si>
   <si>
     <t>Metasurfaces: From microwaves to visible</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Physics Reports</t>
   </si>
   <si>
     <t>10.1016/j.physrep.2016.04.004</t>
   </si>
   <si>
     <t>Self-Complementary Metasurfaces for Linear-to-Circular Polarization Conversion</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Stanislav Glybovski, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.245413</t>
   </si>
   <si>
+    <t>Electromagnetic bandgap metasurfaces for decoupling of elements of MRI body coil array at 7 Tesla</t>
+  </si>
+  <si>
+    <t>Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
+  </si>
+  <si>
+    <t>2015 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2015.7354836</t>
+  </si>
+  <si>
     <t>Electromagnetic wave propagation along a thin wire over an arbitrary isotropic interface</t>
   </si>
   <si>
-    <t>2015 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/DD.2015.7354843</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/DD.2015.7354836</t>
   </si>
   <si>
     <t>Decoupling capabilities of mushroom-type high-impedance metasurfaces in 7T MRI applications</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova</t>
   </si>
   <si>
     <t>2015 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2015.7369220</t>
   </si>
   <si>
     <t>SNR enhancement by resonant metasurfaces: experimental verification in 1.5 T clinical MRI</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Alena Shchelokova, Alexander Sokolov, Irina Melchakova, Alexey Slobozhanyuk, Alexandr Kozachenko, Pavel Belov</t>
   </si>
   <si>
     <t>Magnetic Resonance Mat. in Physics, Biology and Medicine. Book of Abstracts ESMRMB 2015 32nd Ed</t>
   </si>
   <si>
     <t>220-221</t>
   </si>
@@ -2291,80 +2291,80 @@
       </c>
       <c r="D13">
         <v>62</v>
       </c>
       <c r="E13">
         <v>101320</v>
       </c>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
       <c r="H13">
         <v>3.01</v>
       </c>
       <c r="I13">
         <v>0.55</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14"/>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="D14"/>
-      <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D15"/>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
         <v>64</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>65</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>67</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>2024</v>
@@ -2539,108 +2539,108 @@
       </c>
       <c r="D23">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23">
         <v>2022</v>
       </c>
       <c r="G23" t="s">
         <v>98</v>
       </c>
       <c r="H23">
         <v>4.82</v>
       </c>
       <c r="I23">
         <v>2.13</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D24">
         <v>2015</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
         <v>104</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D25">
         <v>2015</v>
       </c>
       <c r="E25" t="s">
         <v>105</v>
       </c>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
         <v>106</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.21</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D26">
         <v>2015</v>
       </c>
       <c r="E26" t="s">
         <v>109</v>
       </c>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>110</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.21</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>112</v>
       </c>
@@ -3135,51 +3135,51 @@
       </c>
       <c r="D45">
         <v>69</v>
       </c>
       <c r="E45" t="s">
         <v>186</v>
       </c>
       <c r="F45">
         <v>2020</v>
       </c>
       <c r="G45" t="s">
         <v>187</v>
       </c>
       <c r="H45">
         <v>4.39</v>
       </c>
       <c r="I45">
         <v>1.65</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>188</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
         <v>189</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46">
         <v>2020</v>
       </c>
       <c r="G46" t="s">
         <v>190</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>192</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
@@ -3188,159 +3188,159 @@
       </c>
       <c r="E47" t="s">
         <v>193</v>
       </c>
       <c r="F47">
         <v>2020</v>
       </c>
       <c r="G47" t="s">
         <v>194</v>
       </c>
       <c r="H47">
         <v>4.99</v>
       </c>
       <c r="I47">
         <v>1.88</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>196</v>
       </c>
       <c r="C48" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D48">
         <v>1461</v>
       </c>
       <c r="E48" t="s">
         <v>197</v>
       </c>
       <c r="F48">
         <v>2020</v>
       </c>
       <c r="G48" t="s">
         <v>198</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0.23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>200</v>
       </c>
       <c r="C49" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D49">
         <v>1461</v>
       </c>
       <c r="E49" t="s">
         <v>201</v>
       </c>
       <c r="F49">
         <v>2020</v>
       </c>
       <c r="G49" t="s">
         <v>202</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0.23</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>204</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D50">
         <v>1461</v>
       </c>
       <c r="E50" t="s">
         <v>205</v>
       </c>
       <c r="F50">
         <v>2020</v>
       </c>
       <c r="G50" t="s">
         <v>206</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0.23</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>208</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D51">
         <v>1461</v>
       </c>
       <c r="E51" t="s">
         <v>209</v>
       </c>
       <c r="F51">
         <v>2020</v>
       </c>
       <c r="G51" t="s">
         <v>210</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0.23</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>212</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D52">
         <v>1461</v>
       </c>
       <c r="E52" t="s">
         <v>213</v>
       </c>
       <c r="F52">
         <v>2020</v>
       </c>
       <c r="G52" t="s">
         <v>214</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0.23</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>216</v>
       </c>
@@ -3402,98 +3402,98 @@
       </c>
       <c r="E55" t="s">
         <v>226</v>
       </c>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
         <v>227</v>
       </c>
       <c r="H55">
         <v>3.37</v>
       </c>
       <c r="I55">
         <v>0.59</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>229</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="D56">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>39</v>
+      </c>
+      <c r="E56">
+        <v>100764</v>
       </c>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H56">
-        <v>3.83</v>
+        <v>2.45</v>
       </c>
       <c r="I56">
-        <v>1.33</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
         <v>232</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
+        <v>20</v>
+      </c>
+      <c r="D57">
+        <v>19</v>
+      </c>
+      <c r="E57" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>100764</v>
       </c>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
         <v>234</v>
       </c>
       <c r="H57">
-        <v>2.45</v>
+        <v>3.83</v>
       </c>
       <c r="I57">
-        <v>0.58</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>235</v>
       </c>
       <c r="B58" t="s">
         <v>236</v>
       </c>
       <c r="C58" t="s">
         <v>237</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
         <v>238</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
@@ -3772,51 +3772,51 @@
         <v>278</v>
       </c>
       <c r="B71" t="s">
         <v>279</v>
       </c>
       <c r="C71" t="s">
         <v>280</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71">
         <v>2019</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>281</v>
       </c>
       <c r="B72" t="s">
         <v>224</v>
       </c>
       <c r="C72" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D72">
         <v>1092</v>
       </c>
       <c r="E72">
         <v>12083</v>
       </c>
       <c r="F72">
         <v>2019</v>
       </c>
       <c r="G72" t="s">
         <v>282</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0.22</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>283</v>
       </c>
       <c r="B73" t="s">
         <v>284</v>
       </c>
@@ -3849,51 +3849,51 @@
       <c r="B74" t="s">
         <v>288</v>
       </c>
       <c r="C74" t="s">
         <v>289</v>
       </c>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74">
         <v>2019</v>
       </c>
       <c r="G74" t="s">
         <v>290</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>292</v>
       </c>
       <c r="C75" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D75">
         <v>12142</v>
       </c>
       <c r="E75">
         <v>12142</v>
       </c>
       <c r="F75">
         <v>2018</v>
       </c>
       <c r="G75" t="s">
         <v>293</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0.24</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>294</v>
       </c>
       <c r="B76" t="s">
         <v>295</v>
       </c>
@@ -3924,145 +3924,145 @@
         <v>301</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
         <v>302</v>
       </c>
       <c r="F77">
         <v>2018</v>
       </c>
       <c r="G77" t="s">
         <v>303</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>295</v>
       </c>
       <c r="C78" t="s">
         <v>301</v>
       </c>
-      <c r="D78" t="s">
+      <c r="D78"/>
+      <c r="E78" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F78">
         <v>2018</v>
       </c>
       <c r="G78" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B79" t="s">
         <v>295</v>
       </c>
       <c r="C79" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F79">
         <v>2018</v>
       </c>
       <c r="G79" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B80" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="C80" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F80">
         <v>2018</v>
       </c>
       <c r="G80" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="C81" t="s">
         <v>301</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F81">
         <v>2018</v>
       </c>
       <c r="G81" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B82" t="s">
         <v>295</v>
       </c>
       <c r="C82" t="s">
         <v>301</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>318</v>
+      </c>
       <c r="E82" t="s">
         <v>319</v>
       </c>
       <c r="F82">
         <v>2018</v>
       </c>
       <c r="G82" t="s">
         <v>320</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>321</v>
       </c>
       <c r="B83" t="s">
         <v>322</v>
       </c>
       <c r="C83" t="s">
         <v>301</v>
       </c>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83">
@@ -4078,51 +4078,51 @@
       <c r="A84" t="s">
         <v>324</v>
       </c>
       <c r="B84" t="s">
         <v>325</v>
       </c>
       <c r="C84" t="s">
         <v>301</v>
       </c>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84">
         <v>2018</v>
       </c>
       <c r="G84" t="s">
         <v>326</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>327</v>
       </c>
       <c r="B85" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
         <v>98</v>
       </c>
       <c r="E85">
         <v>195404</v>
       </c>
       <c r="F85">
         <v>2018</v>
       </c>
       <c r="G85" t="s">
         <v>328</v>
       </c>
       <c r="H85">
         <v>3.74</v>
       </c>
       <c r="I85">
         <v>1.5</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
@@ -4168,105 +4168,105 @@
       </c>
       <c r="E87">
         <v>174302</v>
       </c>
       <c r="F87">
         <v>2018</v>
       </c>
       <c r="G87" t="s">
         <v>335</v>
       </c>
       <c r="H87">
         <v>3.74</v>
       </c>
       <c r="I87">
         <v>1.5</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>336</v>
       </c>
       <c r="B88" t="s">
         <v>337</v>
       </c>
       <c r="C88" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D88">
         <v>1092</v>
       </c>
       <c r="E88" t="s">
         <v>338</v>
       </c>
       <c r="F88">
         <v>2018</v>
       </c>
       <c r="G88" t="s">
         <v>339</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>0.24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>341</v>
       </c>
       <c r="C89" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D89">
         <v>1092</v>
       </c>
       <c r="E89" t="s">
         <v>342</v>
       </c>
       <c r="F89">
         <v>2018</v>
       </c>
       <c r="G89" t="s">
         <v>343</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0.24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>345</v>
       </c>
       <c r="C90" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D90">
         <v>1092</v>
       </c>
       <c r="E90" t="s">
         <v>346</v>
       </c>
       <c r="F90">
         <v>2018</v>
       </c>
       <c r="G90" t="s">
         <v>347</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0.24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>348</v>
       </c>
       <c r="B91" t="s">
         <v>325</v>
       </c>
@@ -4333,51 +4333,51 @@
       </c>
       <c r="D93">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>356</v>
       </c>
       <c r="F93">
         <v>2018</v>
       </c>
       <c r="G93" t="s">
         <v>357</v>
       </c>
       <c r="H93">
         <v>4.53</v>
       </c>
       <c r="I93">
         <v>1.94</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>358</v>
       </c>
       <c r="B94" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C94" t="s">
         <v>178</v>
       </c>
       <c r="D94" t="s">
         <v>359</v>
       </c>
       <c r="E94" t="s">
         <v>360</v>
       </c>
       <c r="F94">
         <v>2018</v>
       </c>
       <c r="G94" t="s">
         <v>361</v>
       </c>
       <c r="H94">
         <v>3.41</v>
       </c>
       <c r="I94">
         <v>1.71</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
@@ -4404,75 +4404,75 @@
       <c r="A96" t="s">
         <v>366</v>
       </c>
       <c r="B96" t="s">
         <v>367</v>
       </c>
       <c r="C96" t="s">
         <v>364</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96">
         <v>2018</v>
       </c>
       <c r="G96" t="s">
         <v>368</v>
       </c>
       <c r="H96"/>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>369</v>
       </c>
       <c r="B97" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="C97" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97">
         <v>2018</v>
       </c>
       <c r="G97" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
+        <v>371</v>
+      </c>
+      <c r="B98" t="s">
+        <v>372</v>
+      </c>
+      <c r="C98" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98">
         <v>2018</v>
       </c>
       <c r="G98" t="s">
         <v>374</v>
       </c>
       <c r="H98"/>
       <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>375</v>
       </c>
       <c r="B99" t="s">
         <v>376</v>
       </c>
       <c r="C99" t="s">
         <v>125</v>
       </c>
       <c r="D99">
         <v>80</v>
       </c>
@@ -4629,185 +4629,185 @@
       </c>
       <c r="B105" t="s">
         <v>396</v>
       </c>
       <c r="C105" t="s">
         <v>390</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
         <v>397</v>
       </c>
       <c r="F105">
         <v>2017</v>
       </c>
       <c r="G105" t="s">
         <v>398</v>
       </c>
       <c r="H105"/>
       <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>399</v>
       </c>
       <c r="B106" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C106" t="s">
         <v>390</v>
       </c>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106">
         <v>2017</v>
       </c>
       <c r="G106" t="s">
         <v>400</v>
       </c>
       <c r="H106"/>
       <c r="I106"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>401</v>
       </c>
       <c r="B107" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C107" t="s">
         <v>88</v>
       </c>
       <c r="D107">
         <v>12</v>
       </c>
       <c r="E107" t="s">
         <v>402</v>
       </c>
       <c r="F107">
         <v>2017</v>
       </c>
       <c r="G107" t="s">
         <v>403</v>
       </c>
       <c r="H107">
         <v>4.13</v>
       </c>
       <c r="I107">
         <v>1.31</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>404</v>
       </c>
       <c r="B108" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="C108" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="D108"/>
+      <c r="E108"/>
       <c r="F108">
         <v>2017</v>
       </c>
       <c r="G108" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="H108"/>
-      <c r="I108">
-[...1 lines deleted...]
-      </c>
+      <c r="I108"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
-        <v>407</v>
+        <v>386</v>
       </c>
       <c r="C109" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-      <c r="E109"/>
+        <v>149</v>
+      </c>
+      <c r="D109">
+        <v>1874</v>
+      </c>
+      <c r="E109">
+        <v>30033</v>
+      </c>
       <c r="F109">
         <v>2017</v>
       </c>
       <c r="G109" t="s">
         <v>409</v>
       </c>
       <c r="H109"/>
-      <c r="I109"/>
+      <c r="I109">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>411</v>
       </c>
       <c r="C110" t="s">
         <v>149</v>
       </c>
       <c r="D110">
         <v>1874</v>
       </c>
       <c r="E110">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F110">
         <v>2017</v>
       </c>
       <c r="G110" t="s">
         <v>412</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>0.17</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>414</v>
       </c>
       <c r="C111" t="s">
         <v>149</v>
       </c>
       <c r="D111">
         <v>1874</v>
       </c>
       <c r="E111">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F111">
         <v>2017</v>
       </c>
       <c r="G111" t="s">
         <v>415</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>0.17</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>416</v>
       </c>
       <c r="B112" t="s">
         <v>389</v>
       </c>
       <c r="C112" t="s">
         <v>20</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
@@ -4889,166 +4889,166 @@
       <c r="A115" t="s">
         <v>427</v>
       </c>
       <c r="B115" t="s">
         <v>428</v>
       </c>
       <c r="C115" t="s">
         <v>429</v>
       </c>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115">
         <v>2016</v>
       </c>
       <c r="G115" t="s">
         <v>430</v>
       </c>
       <c r="H115"/>
       <c r="I115"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>431</v>
       </c>
       <c r="B116" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="C116" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F116">
         <v>2016</v>
       </c>
       <c r="G116" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H116"/>
       <c r="I116"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B117" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C117" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F117">
         <v>2016</v>
       </c>
       <c r="G117" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H117"/>
       <c r="I117"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B118" t="s">
-        <v>441</v>
+        <v>420</v>
       </c>
       <c r="C118" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D118"/>
       <c r="E118" t="s">
         <v>442</v>
       </c>
       <c r="F118">
         <v>2016</v>
       </c>
       <c r="G118" t="s">
         <v>443</v>
       </c>
       <c r="H118"/>
       <c r="I118"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>444</v>
       </c>
       <c r="B119" t="s">
         <v>445</v>
       </c>
       <c r="C119" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
         <v>446</v>
       </c>
       <c r="F119">
         <v>2016</v>
       </c>
       <c r="G119" t="s">
         <v>447</v>
       </c>
       <c r="H119"/>
       <c r="I119"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>448</v>
       </c>
       <c r="B120" t="s">
         <v>449</v>
       </c>
       <c r="C120" t="s">
         <v>450</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
         <v>451</v>
       </c>
       <c r="F120">
         <v>2016</v>
       </c>
       <c r="G120" t="s">
         <v>452</v>
       </c>
       <c r="H120"/>
       <c r="I120"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>453</v>
       </c>
       <c r="B121" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C121" t="s">
         <v>88</v>
       </c>
       <c r="D121">
         <v>64</v>
       </c>
       <c r="E121" t="s">
         <v>454</v>
       </c>
       <c r="F121">
         <v>2016</v>
       </c>
       <c r="G121" t="s">
         <v>455</v>
       </c>
       <c r="H121">
         <v>2.96</v>
       </c>
       <c r="I121">
         <v>1.23</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
@@ -5174,75 +5174,75 @@
       <c r="C126" t="s">
         <v>134</v>
       </c>
       <c r="D126">
         <v>92</v>
       </c>
       <c r="E126">
         <v>245413</v>
       </c>
       <c r="F126">
         <v>2015</v>
       </c>
       <c r="G126" t="s">
         <v>471</v>
       </c>
       <c r="H126">
         <v>3.72</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>472</v>
       </c>
       <c r="B127" t="s">
-        <v>445</v>
+        <v>473</v>
       </c>
       <c r="C127" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127">
         <v>2015</v>
       </c>
       <c r="G127" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H127"/>
       <c r="I127"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B128" t="s">
-        <v>476</v>
+        <v>437</v>
       </c>
       <c r="C128" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128">
         <v>2015</v>
       </c>
       <c r="G128" t="s">
         <v>477</v>
       </c>
       <c r="H128"/>
       <c r="I128"/>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>478</v>
       </c>
       <c r="B129" t="s">
         <v>479</v>
       </c>
       <c r="C129" t="s">
         <v>480</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129">
@@ -5364,109 +5364,109 @@
       <c r="C134" t="s">
         <v>134</v>
       </c>
       <c r="D134">
         <v>92</v>
       </c>
       <c r="E134">
         <v>45433</v>
       </c>
       <c r="F134">
         <v>2015</v>
       </c>
       <c r="G134" t="s">
         <v>502</v>
       </c>
       <c r="H134">
         <v>3.72</v>
       </c>
       <c r="I134"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>503</v>
       </c>
       <c r="B135" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C135" t="s">
         <v>20</v>
       </c>
       <c r="D135">
         <v>13</v>
       </c>
       <c r="E135" t="s">
         <v>504</v>
       </c>
       <c r="F135">
         <v>2014</v>
       </c>
       <c r="G135" t="s">
         <v>505</v>
       </c>
       <c r="H135">
         <v>1.58</v>
       </c>
       <c r="I135">
         <v>1.44</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>506</v>
       </c>
       <c r="B136" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C136" t="s">
         <v>88</v>
       </c>
       <c r="D136">
         <v>62</v>
       </c>
       <c r="E136" t="s">
         <v>507</v>
       </c>
       <c r="F136">
         <v>2014</v>
       </c>
       <c r="G136" t="s">
         <v>508</v>
       </c>
       <c r="H136">
         <v>2.18</v>
       </c>
       <c r="I136">
         <v>1.77</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>509</v>
       </c>
       <c r="B137" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="C137" t="s">
         <v>510</v>
       </c>
       <c r="D137">
         <v>39</v>
       </c>
       <c r="E137" t="s">
         <v>511</v>
       </c>
       <c r="F137">
         <v>2013</v>
       </c>
       <c r="G137" t="s">
         <v>512</v>
       </c>
       <c r="H137">
         <v>0.58</v>
       </c>
       <c r="I137">
         <v>0.39</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">