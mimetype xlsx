--- v0 (2025-10-11)
+++ v1 (2026-06-28)
@@ -68,51 +68,51 @@
   <si>
     <t>Polina Kapitanova, Esmaeel Zanganeh, Nikita Pavlov, Mingzhao Song, Pavel Belov, Andrei Evlyukhin, Andrey Miroshnichenko</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.202000293</t>
   </si>
   <si>
     <t>Toroidal Dipole Mode Observation In Situ</t>
   </si>
   <si>
     <t>Nikita Pavlov, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Physica Status Solidi (B): Basic Research</t>
   </si>
   <si>
     <t>10.1002/pssb.201900406</t>
   </si>
   <si>
     <t>Giant field enhancement in high-index dielectric subwavelength particles</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Nikita Pavlov, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Nikita Pavlov, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-017-00724-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">