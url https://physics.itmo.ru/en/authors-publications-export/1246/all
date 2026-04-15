--- v1 (2025-10-31)
+++ v2 (2026-04-15)
@@ -44,150 +44,150 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Synergistic Effect of Plasma and Laser Processes in Liquid for Alloyed-Nanoparticle Synthesis</t>
   </si>
   <si>
-    <t>Natalie Tarasenka, Alexandre Nomine, Alena Nevar, Mikhail Nedelko, Hiba Kabbara, Stéphanie Bruyère, Jaafar Ghanbaja, Cédric Noel, Andrey Krasilin, George Zograf, Valentin Milichko, Nikita Kulachenkov, Sergey Makarov, Thierry Belmonte, Nikolai Tarasenko</t>
+    <t>Natalie Tarasenka, Alexandre Nomine, Alena Nevar, Mikhail Nedelko, Hiba Kabbara, Stéphanie Bruyère, Jaafar Ghanbaja, Cédric Noel, Andrey Krasilin, George Zograf, Nikita Kulachenkov, Sergey Makarov, Thierry Belmonte, Nikolai Tarasenko</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014021</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.13.014021</t>
   </si>
   <si>
     <t>Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Stéphanie Bruyere, Sergey A. Sapchenko, Yuri Mezenov, Dapeng Sun, Andrey Krasilin, Alexandre Nomine, Jaâfar Ghanbaja, Thierry Belmonte, Vladimir P. Fedin, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.201908292</t>
   </si>
   <si>
     <t>Charge injection into the Ni-phyllosilicate nanoscrolls with reduced Ni nanoparticles using Kelvin force probe microscopy</t>
   </si>
   <si>
     <t>T S Kunkel, Andrey Krasilin, E K Khrapova, E A Straumal, Alexandre Nomine, J Ghanbaja, A V Ankudinov</t>
   </si>
   <si>
     <t>IOP Conference Series: Materials Science and Engineering</t>
   </si>
   <si>
     <t>012023</t>
   </si>
   <si>
     <t>10.1088/1757-899x/699/1/012023</t>
   </si>
   <si>
     <t>Sulfated Halloysite Nanoscrolls as Superacid Catalysts for Oligomerization of Hexene-1</t>
   </si>
   <si>
     <t>Andrey Krasilin, E. A. Straumal, L. L. Yurkova, E. K. Khrapova, M. V. Tomkovich, I. G. Shunina, L. P. Vasil’eva, S. A. Lermontov, V. K. Ivanov</t>
   </si>
   <si>
     <t>Russian Journal of Applied Chemistry</t>
   </si>
   <si>
     <t>1251-1257</t>
   </si>
   <si>
     <t>10.1134/s1070427219090106</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks in Modern Physics: Highlights and Perspectives</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine, Valentin Milichko</t>
+    <t>Yuri Mezenov, Andrey Krasilin, Alexandre Nomine</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.201900506</t>
   </si>
   <si>
     <t>Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</t>
   </si>
   <si>
-    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte, Valentin Milichko</t>
+    <t>Leila R. Mingabudinova, Anastasia Zalogina, Andrey Krasilin, Margarita Chursina, Pavel Trofimov, Yuri Mezenov, Evgeniy V. Ubyivovk, Peter Lönnecke, Alexandre Nomine, Jaafar Ghanbaja, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10155-10159</t>
   </si>
   <si>
     <t>10.1039/c9nr02167a</t>
   </si>
   <si>
     <t>Crystal violet adsorption by oppositely twisted heat-treated halloysite and pecoraite nanoscrolls</t>
   </si>
   <si>
     <t>Andrey Krasilin, Dmitry P. Danilovich, Elena B. Yudina, Stéphanie Bruyere, Jaafar Ghanbaja, Vladimir K. Ivanov</t>
   </si>
   <si>
     <t>Applied Clay Science</t>
   </si>
   <si>
     <t>1-11</t>
   </si>
   <si>
     <t>10.1016/j.clay.2019.03.007</t>
   </si>
@@ -203,165 +203,165 @@
   <si>
     <t>719-726</t>
   </si>
   <si>
     <t>10.1002/cphc.201801144</t>
   </si>
   <si>
     <t>Mechanism of formation of titanium dioxide crystallites in the reaction of titanium tetrachloride with magnesium hydrosilicate nanotubes</t>
   </si>
   <si>
     <t>I.S. Bodalyov, A.A. Malkov, T.P. Maslennikova, Andrey Krasilin, A.A. Malygin</t>
   </si>
   <si>
     <t>Materials Today  Chemistry</t>
   </si>
   <si>
     <t>156-168</t>
   </si>
   <si>
     <t>10.1016/j.mtchem.2018.10.013</t>
   </si>
   <si>
     <t>Light induced heating of Ge nanoparticle covered by BSA</t>
   </si>
   <si>
-    <t>Andrey Krasilin, Dmitry Zuev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Andrey Krasilin, Dmitry Zuev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012089</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012089</t>
   </si>
   <si>
     <t>Nanometer scale metal-organic framework nanoparticles for optical application</t>
   </si>
   <si>
-    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin, Valentin Milichko</t>
+    <t>Alexandre Nomine, S A Sapchenko, J Ghanbaja, S Bruyère, Anastasia Zalogina, Pavel Trofimov, Andrey Krasilin</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012090</t>
   </si>
   <si>
     <t>Formation mechanism of core-shell nanocrystals obtained via dehydration of coprecipitated hydroxides at hydrothermal conditions</t>
   </si>
   <si>
     <t>Andrey Krasilin</t>
   </si>
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>568-572</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2018-9-4-568-572</t>
   </si>
   <si>
     <t>On an adsorption/photocatalytic performance of nanotubular Mg3Si2O5(OH)4/TiO2 composite</t>
   </si>
   <si>
     <t>Andrey Krasilin, I.S. Bodalyov, A.A. Malkov, E.K. Khrapova, T.P. Maslennikova, A.A. Malygin</t>
   </si>
   <si>
     <t>410-416</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2018-9-3-410-416</t>
   </si>
   <si>
     <t>The conformation of BSA adsorbed to the surface of single all-dielectric nanoparticles following light-induced heating</t>
   </si>
   <si>
-    <t>Andrey Krasilin, Mihail Petrov, Dmitry Zuev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Andrey Krasilin, Mihail Petrov, Dmitry Zuev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Journal of Biophotonics</t>
   </si>
   <si>
     <t>e201700322</t>
   </si>
   <si>
     <t>10.1002/jbio.201700322</t>
   </si>
   <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
-    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Valentin Milichko, E. A. Pidko</t>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Metal-dielectric nanocavity as a versatile optical sensing platform</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
+    <t>Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>403-405</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107828</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
     <t>Nano-architecture of metal-organic frameworks</t>
   </si>
   <si>
-    <t>Valentin Milichko, Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
+    <t>Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998054</t>
   </si>
   <si>
     <t>Redistribution of Mg and Ni cations in crystal lattice of conical nanotube with chrysotile structure</t>
   </si>
   <si>
     <t>620-627</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2017-8-5-620-627</t>
   </si>
   <si>
     <t>Comparative Energy Modeling of Multiwalled Mg3Si2O5(OH)4 and Ni3Si2O5(OH)4 Nanoscroll Growth</t>
   </si>
   <si>
     <t>Andrey Krasilin, Vladimir N. Nevedomsky, Victor V. Gusarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
@@ -380,78 +380,78 @@
   <si>
     <t>22-27</t>
   </si>
   <si>
     <t>10.1134/s1070427217010049</t>
   </si>
   <si>
     <t>Formation of variable-composition iron(III) hydrosilicates with the сhrysotile structure</t>
   </si>
   <si>
     <t>Andrey Krasilin, V. V. Panchuk, V. G. Semenov, V. V. Gusarov</t>
   </si>
   <si>
     <t>Russian Journal of General Chemistry</t>
   </si>
   <si>
     <t>2581-2588</t>
   </si>
   <si>
     <t>10.1134/s1070363216120021</t>
   </si>
   <si>
     <t>Van der Waals metal-organic framework as an excitonic material for advanced photonics</t>
   </si>
   <si>
-    <t>Valentin Milichko, Sergey Makarov, Alexey Yulin, Andrey Krasilin, Pavel Belov</t>
+    <t>Sergey Makarov, Alexey Yulin, Andrey Krasilin, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.201606034</t>
   </si>
   <si>
     <t>Boron-doped diamond synthesized at high-pressure and high-temperature with metal catalyst</t>
   </si>
   <si>
     <t>Fedor M. Shakhov, Andrey M. Abyzov, Sergey V. Kidalov, Andrey Krasilin, Vasiliy T. Lebedev, Dmitriy V. Shamshur, Kazuyuki Takai</t>
   </si>
   <si>
     <t>Journal of Physics and Chemistry of Solids</t>
   </si>
   <si>
     <t>224-237</t>
   </si>
   <si>
     <t>10.1016/j.jpcs.2016.11.020</t>
   </si>
   <si>
     <t>Solar photovoltaics: current state and trends</t>
   </si>
   <si>
-    <t>Valentin Milichko, Alexander Shalin, Ivan Mukhin, Andrey Krasilin, Pavel Belov</t>
+    <t>Alexander Shalin, Ivan Mukhin, Andrey Krasilin, Pavel Belov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>727-772</t>
   </si>
   <si>
     <t>10.3367/UFNr.2016.02.037703</t>
   </si>
   <si>
     <t>Energy model of radial growth of a nanotubular crystal</t>
   </si>
   <si>
     <t>Andrey Krasilin, V. V. Gusarov</t>
   </si>
   <si>
     <t>Technical Physics Letters</t>
   </si>
   <si>
     <t>55-58</t>
   </si>
   <si>
     <t>10.1134/s1063785016010247</t>
   </si>
@@ -911,51 +911,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="116.686" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>